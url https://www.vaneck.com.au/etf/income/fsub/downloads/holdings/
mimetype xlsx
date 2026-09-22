--- v6 (2026-08-31)
+++ v7 (2026-09-22)
@@ -1,876 +1,876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9650819fbd420f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516ba3d412d94c1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260831" sheetId="1" r:id="R81c29ae327ee4f5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260922" sheetId="1" r:id="R6e4637cb7d07400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="277">
   <x:si>
-    <x:t>Australian Fixed Rate Subordinated Debt ETF 31/08/2026</x:t>
+    <x:t>Australian Fixed Rate Subordinated Debt ETF 22/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>Australia &amp; New Zealand Banking Group L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/07/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.8248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,484,020.52</x:t>
+  </x:si>
+  <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0297653</x:t>
   </x:si>
   <x:si>
     <x:t>6.70%</x:t>
   </x:si>
   <x:si>
     <x:t>15/03/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>A-</x:t>
-[...23 lines deleted...]
-    <x:t>$4,388,392.77</x:t>
+    <x:t>4.7089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,352,375.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/11/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.3063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,894,725.51</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315638</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>3.8919</x:t>
-[...20 lines deleted...]
-    <x:t>$3,657,061.93</x:t>
+    <x:t>3.9248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,461,120.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,305,784.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,263,416.14</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0331130</x:t>
   </x:si>
   <x:si>
     <x:t>6.09%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6799</x:t>
-[...35 lines deleted...]
-    <x:t>$3,412,528.35</x:t>
+    <x:t>3.7231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,231,803.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0291466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,218,328.46</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310175</x:t>
   </x:si>
   <x:si>
     <x:t>6.34%</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>3.5004</x:t>
-[...2 lines deleted...]
-    <x:t>$3,334,218.98</x:t>
+    <x:t>3.2998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,750,676.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.0223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,435,251.34</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0296671</x:t>
   </x:si>
   <x:si>
     <x:t>6.74%</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4293</x:t>
-[...32 lines deleted...]
-    <x:t>$3,049,855.24</x:t>
+    <x:t>2.8463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,235,190.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,982,885.80</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0293769</x:t>
   </x:si>
   <x:si>
     <x:t>6.86%</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5763</x:t>
-[...2 lines deleted...]
-    <x:t>$2,453,960.78</x:t>
+    <x:t>2.6154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,972,783.70</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0291284</x:t>
   </x:si>
   <x:si>
     <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5760</x:t>
-[...2 lines deleted...]
-    <x:t>$2,453,697.77</x:t>
+    <x:t>2.6074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,963,696.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,897,395.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,789,089.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0297554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,640,744.00</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307890</x:t>
   </x:si>
   <x:si>
     <x:t>6.21%</x:t>
   </x:si>
   <x:si>
     <x:t>21/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>BBB+</x:t>
-[...68 lines deleted...]
-    <x:t>$1,997,610.50</x:t>
+    <x:t>2.2739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,584,625.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/09/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,570,208.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,415,395.23</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0305928</x:t>
   </x:si>
   <x:si>
     <x:t>5.89%</x:t>
   </x:si>
   <x:si>
     <x:t>16/01/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0788</x:t>
-[...2 lines deleted...]
-    <x:t>$1,980,080.20</x:t>
+    <x:t>2.0724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,355,523.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,123,364.89</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Banking Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0302115</x:t>
   </x:si>
   <x:si>
     <x:t>7.09%</x:t>
   </x:si>
   <x:si>
     <x:t>31/08/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9071</x:t>
-[...32 lines deleted...]
-    <x:t>$1,672,578.69</x:t>
+    <x:t>1.8188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,067,371.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,862,152.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,732,050.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,727,968.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/05/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,686,054.92</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0328235</x:t>
   </x:si>
   <x:si>
     <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>14/11/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6307</x:t>
-[...32 lines deleted...]
-    <x:t>$1,419,034.15</x:t>
+    <x:t>1.4406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,637,457.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,633,661.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,561,476.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0290039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,527,734.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,512,513.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,410,988.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,345,743.46</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312395</x:t>
   </x:si>
   <x:si>
     <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4220</x:t>
-[...2 lines deleted...]
-    <x:t>$1,354,503.56</x:t>
+    <x:t>1.1833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,344,958.68</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0288389</x:t>
   </x:si>
   <x:si>
     <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4074</x:t>
-[...32 lines deleted...]
-    <x:t>$1,268,541.36</x:t>
+    <x:t>1.1820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,343,498.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,292,090.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Life Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,281,683.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,257,269.91</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0331536</x:t>
   </x:si>
   <x:si>
     <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3139</x:t>
-[...110 lines deleted...]
-    <x:t>Bnp Paribas Sa</x:t>
+    <x:t>1.0899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,238,845.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,229,050.44</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312460</x:t>
   </x:si>
   <x:si>
     <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>23/08/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1462</x:t>
-[...35 lines deleted...]
-    <x:t>$1,025,972.83</x:t>
+    <x:t>1.0431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,185,658.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,143,107.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,096,843.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,034,650.60</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0318194</x:t>
   </x:si>
   <x:si>
     <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0357</x:t>
-[...68 lines deleted...]
-    <x:t>$825,652.15</x:t>
+    <x:t>0.8621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,934.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperatieve Rabobank Ua</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0293348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$935,080.61</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0321834</x:t>
   </x:si>
   <x:si>
     <x:t>5.80%</x:t>
   </x:si>
   <x:si>
     <x:t>21/05/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7463</x:t>
-[...35 lines deleted...]
-    <x:t>$675,132.01</x:t>
+    <x:t>0.7945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$903,094.22</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311298</x:t>
   </x:si>
   <x:si>
     <x:t>6.44%</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6301</x:t>
-[...2 lines deleted...]
-    <x:t>$600,207.00</x:t>
+    <x:t>0.6594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$749,459.90</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>3.1996</x:t>
-[...2 lines deleted...]
-    <x:t>$3,047,818.77</x:t>
+    <x:t>0.0133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,345.73</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -898,51 +898,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R563ba01d3a674808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7d60987bdd8e4bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81c29ae327ee4f5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181793c20f7245ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8774d1fd31814344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e4637cb7d07400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I54"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1066,1397 +1066,1397 @@
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">