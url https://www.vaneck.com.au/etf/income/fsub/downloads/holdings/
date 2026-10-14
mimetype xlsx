--- v7 (2026-09-22)
+++ v8 (2026-10-14)
@@ -1,876 +1,876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516ba3d412d94c1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef75997da9d4235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260922" sheetId="1" r:id="R6e4637cb7d07400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20261013" sheetId="1" r:id="Rd6203ec1e2fa4d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="277">
   <x:si>
-    <x:t>Australian Fixed Rate Subordinated Debt ETF 22/09/2026</x:t>
+    <x:t>Australian Fixed Rate Subordinated Debt ETF 13/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311561</x:t>
   </x:si>
   <x:si>
     <x:t>6.12%</x:t>
   </x:si>
   <x:si>
     <x:t>25/07/2039</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>4.8248</x:t>
-[...2 lines deleted...]
-    <x:t>$5,484,020.52</x:t>
+    <x:t>4.8576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,526,856.90</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0297653</x:t>
   </x:si>
   <x:si>
     <x:t>6.70%</x:t>
   </x:si>
   <x:si>
     <x:t>15/03/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7089</x:t>
-[...2 lines deleted...]
-    <x:t>$5,352,375.22</x:t>
+    <x:t>4.7190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,340,661.19</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304376</x:t>
   </x:si>
   <x:si>
     <x:t>7.20%</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.3063</x:t>
-[...2 lines deleted...]
-    <x:t>$4,894,725.51</x:t>
+    <x:t>4.2928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,767,910.53</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315638</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>3.9248</x:t>
-[...2 lines deleted...]
-    <x:t>$4,461,120.13</x:t>
+    <x:t>3.9949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,367,676.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0291466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.8814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,215,148.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.8685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,197,844.61</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0324226</x:t>
   </x:si>
   <x:si>
     <x:t>5.77%</x:t>
   </x:si>
   <x:si>
     <x:t>30/07/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7882</x:t>
-[...2 lines deleted...]
-    <x:t>$4,305,784.08</x:t>
+    <x:t>3.7955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,099,798.63</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322337</x:t>
   </x:si>
   <x:si>
     <x:t>5.82%</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7509</x:t>
-[...32 lines deleted...]
-    <x:t>$4,218,328.46</x:t>
+    <x:t>3.7484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,036,432.75</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310175</x:t>
   </x:si>
   <x:si>
     <x:t>6.34%</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>3.2998</x:t>
-[...2 lines deleted...]
-    <x:t>$3,750,676.31</x:t>
+    <x:t>3.3242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,466,504.12</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300358</x:t>
   </x:si>
   <x:si>
     <x:t>6.93%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>3.0223</x:t>
-[...2 lines deleted...]
-    <x:t>$3,435,251.34</x:t>
+    <x:t>3.1097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,178,362.39</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0296671</x:t>
   </x:si>
   <x:si>
     <x:t>6.74%</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>2.8463</x:t>
-[...2 lines deleted...]
-    <x:t>$3,235,190.97</x:t>
+    <x:t>2.7982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,759,692.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0291284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,584,764.14</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334621</x:t>
   </x:si>
   <x:si>
     <x:t>6.56%</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6243</x:t>
-[...2 lines deleted...]
-    <x:t>$2,982,885.80</x:t>
+    <x:t>2.6620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,576,747.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0297554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,460,207.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,324,250.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/09/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,241,142.85</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0293769</x:t>
   </x:si>
   <x:si>
     <x:t>6.86%</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6154</x:t>
-[...38 lines deleted...]
-    <x:t>$2,897,395.70</x:t>
+    <x:t>2.3765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,193,164.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,097,750.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0305928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,974,884.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0302115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/08/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,742,337.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/05/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,664,536.40</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0324762</x:t>
   </x:si>
   <x:si>
     <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>14/08/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4538</x:t>
-[...50 lines deleted...]
-    <x:t>$2,570,208.28</x:t>
+    <x:t>1.9524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,623,323.30</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306462</x:t>
   </x:si>
   <x:si>
     <x:t>5.74%</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1250</x:t>
-[...20 lines deleted...]
-    <x:t>Macquarie Bank Ltd</x:t>
+    <x:t>1.8074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,428,452.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,191,390.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,152,619.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307023</x:t>
   </x:si>
   <x:si>
     <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8681</x:t>
-[...20 lines deleted...]
-    <x:t>$2,067,371.60</x:t>
+    <x:t>1.5888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,134,724.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,086,979.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,824,066.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,823,075.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,817,228.88</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319473</x:t>
   </x:si>
   <x:si>
     <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6383</x:t>
-[...89 lines deleted...]
-    <x:t>$1,561,476.92</x:t>
+    <x:t>1.3193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,772,655.65</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0290039</x:t>
   </x:si>
   <x:si>
     <x:t>6.08%</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3441</x:t>
-[...2 lines deleted...]
-    <x:t>$1,527,734.13</x:t>
+    <x:t>1.2559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,687,470.14</x:t>
   </x:si>
   <x:si>
     <x:t>Bpce Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322576</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3307</x:t>
-[...17 lines deleted...]
-    <x:t>$1,410,988.06</x:t>
+    <x:t>1.2523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682,582.12</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0317162</x:t>
   </x:si>
   <x:si>
     <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1840</x:t>
-[...2 lines deleted...]
-    <x:t>$1,345,743.46</x:t>
+    <x:t>1.2287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,650,967.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,646,730.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0288389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,570,326.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Life Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,490,195.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,472,540.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,282.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperatieve Rabobank Ua</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0293348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356,927.85</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312395</x:t>
   </x:si>
   <x:si>
     <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1833</x:t>
-[...68 lines deleted...]
-    <x:t>$1,257,269.91</x:t>
+    <x:t>1.0063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,352,062.45</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0331536</x:t>
   </x:si>
   <x:si>
     <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0899</x:t>
-[...2 lines deleted...]
-    <x:t>$1,238,845.59</x:t>
+    <x:t>0.9994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,342,846.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,281,081.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,240,687.64</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300366</x:t>
   </x:si>
   <x:si>
     <x:t>6.49%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0813</x:t>
-[...2 lines deleted...]
-    <x:t>$1,229,050.44</x:t>
+    <x:t>0.9189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,689.61</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312460</x:t>
   </x:si>
   <x:si>
     <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>23/08/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0431</x:t>
-[...53 lines deleted...]
-    <x:t>$1,034,650.60</x:t>
+    <x:t>0.8844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,188,267.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,106,686.86</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0318194</x:t>
   </x:si>
   <x:si>
     <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8621</x:t>
-[...35 lines deleted...]
-    <x:t>$903,094.22</x:t>
+    <x:t>0.7335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$985,558.62</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311298</x:t>
   </x:si>
   <x:si>
     <x:t>6.44%</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6594</x:t>
-[...2 lines deleted...]
-    <x:t>$749,459.90</x:t>
+    <x:t>0.7123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,028.46</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0133</x:t>
-[...2 lines deleted...]
-    <x:t>$15,345.73</x:t>
+    <x:t>0.0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306.68</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -898,51 +898,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R181793c20f7245ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8774d1fd31814344" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e4637cb7d07400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra68d6c1a9aa64b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra14a2fe9b0034b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6203ec1e2fa4d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I54"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1124,167 +1124,167 @@
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
@@ -1327,109 +1327,109 @@
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
@@ -1472,51 +1472,51 @@
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
@@ -1559,904 +1559,904 @@
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">