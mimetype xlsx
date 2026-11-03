--- v8 (2026-10-14)
+++ v9 (2026-11-03)
@@ -1,876 +1,876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef75997da9d4235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaf05aa13e1e4b72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20261013" sheetId="1" r:id="Rd6203ec1e2fa4d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20261102" sheetId="1" r:id="R6a38bd5863444cd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="277">
   <x:si>
-    <x:t>Australian Fixed Rate Subordinated Debt ETF 13/10/2026</x:t>
+    <x:t>Australian Fixed Rate Subordinated Debt ETF 02/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311561</x:t>
   </x:si>
   <x:si>
     <x:t>6.12%</x:t>
   </x:si>
   <x:si>
     <x:t>25/07/2039</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>4.8576</x:t>
-[...2 lines deleted...]
-    <x:t>$6,526,856.90</x:t>
+    <x:t>5.0348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,429,027.77</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0297653</x:t>
   </x:si>
   <x:si>
     <x:t>6.70%</x:t>
   </x:si>
   <x:si>
     <x:t>15/03/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7190</x:t>
-[...2 lines deleted...]
-    <x:t>$6,340,661.19</x:t>
+    <x:t>4.7913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,021,324.71</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304376</x:t>
   </x:si>
   <x:si>
     <x:t>7.20%</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.2928</x:t>
-[...2 lines deleted...]
-    <x:t>$5,767,910.53</x:t>
+    <x:t>4.1743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,988,322.00</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315638</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>3.9949</x:t>
-[...2 lines deleted...]
-    <x:t>$5,367,676.57</x:t>
+    <x:t>4.1257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,907,035.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.9515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,615,441.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.8344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,419,399.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,343,670.72</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0291466</x:t>
   </x:si>
   <x:si>
     <x:t>5.91%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>3.8814</x:t>
-[...50 lines deleted...]
-    <x:t>$5,036,432.75</x:t>
+    <x:t>3.7281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,241,433.81</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310175</x:t>
   </x:si>
   <x:si>
     <x:t>6.34%</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>3.3242</x:t>
-[...2 lines deleted...]
-    <x:t>$4,466,504.12</x:t>
+    <x:t>3.3713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,643,988.89</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300358</x:t>
   </x:si>
   <x:si>
     <x:t>6.93%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>3.1097</x:t>
-[...2 lines deleted...]
-    <x:t>$4,178,362.39</x:t>
+    <x:t>3.0155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,048,367.04</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0296671</x:t>
   </x:si>
   <x:si>
     <x:t>6.74%</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7982</x:t>
-[...2 lines deleted...]
-    <x:t>$3,759,692.57</x:t>
+    <x:t>2.7819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,657,231.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,618,510.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0291284</x:t>
   </x:si>
   <x:si>
     <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6680</x:t>
-[...17 lines deleted...]
-    <x:t>$3,576,747.83</x:t>
+    <x:t>2.6574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,448,916.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,262,610.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/09/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,166,138.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0293769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,034,666.07</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0297554</x:t>
   </x:si>
   <x:si>
     <x:t>6.16%</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5753</x:t>
-[...53 lines deleted...]
-    <x:t>$3,193,164.57</x:t>
+    <x:t>2.4044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,025,278.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0305928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,795,329.56</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307890</x:t>
   </x:si>
   <x:si>
     <x:t>6.21%</x:t>
   </x:si>
   <x:si>
     <x:t>21/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3055</x:t>
-[...17 lines deleted...]
-    <x:t>$2,974,884.92</x:t>
+    <x:t>2.1527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,603,974.85</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Banking Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0302115</x:t>
   </x:si>
   <x:si>
     <x:t>7.09%</x:t>
   </x:si>
   <x:si>
     <x:t>31/08/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0410</x:t>
-[...2 lines deleted...]
-    <x:t>$2,742,337.20</x:t>
+    <x:t>2.0998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,515,370.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,211,106.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,856,913.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,832,865.27</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Bank Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>AU3CB0307023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,744,298.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,694,412.06</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU3CB0322212</x:t>
   </x:si>
   <x:si>
     <x:t>29/05/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9831</x:t>
-[...47 lines deleted...]
-    <x:t>$2,191,390.24</x:t>
+    <x:t>1.6050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,686,959.42</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303667</x:t>
   </x:si>
   <x:si>
     <x:t>25/10/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6021</x:t>
-[...32 lines deleted...]
-    <x:t>$2,086,979.57</x:t>
+    <x:t>1.5508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,596,181.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,397,759.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0290039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,255,670.99</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311140</x:t>
   </x:si>
   <x:si>
     <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3576</x:t>
-[...2 lines deleted...]
-    <x:t>$1,824,066.34</x:t>
+    <x:t>1.3351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,235,149.84</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310597</x:t>
   </x:si>
   <x:si>
     <x:t>28/05/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3568</x:t>
-[...2 lines deleted...]
-    <x:t>$1,823,075.66</x:t>
+    <x:t>1.2426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,080,208.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,069,381.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0288389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,038,049.13</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322600</x:t>
   </x:si>
   <x:si>
     <x:t>5.25%</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3525</x:t>
-[...47 lines deleted...]
-    <x:t>$1,682,582.12</x:t>
+    <x:t>1.2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,019,324.93</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0317162</x:t>
   </x:si>
   <x:si>
     <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2287</x:t>
-[...2 lines deleted...]
-    <x:t>$1,650,967.35</x:t>
+    <x:t>1.1983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,173.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,954,955.66</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316099</x:t>
   </x:si>
   <x:si>
     <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2256</x:t>
-[...17 lines deleted...]
-    <x:t>$1,570,326.13</x:t>
+    <x:t>1.1614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,944,386.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,871,138.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,753,115.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,740,501.53</x:t>
   </x:si>
   <x:si>
     <x:t>Challenger Life Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0292324</x:t>
   </x:si>
   <x:si>
     <x:t>7.19%</x:t>
   </x:si>
   <x:si>
     <x:t>16/09/2037</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1091</x:t>
-[...17 lines deleted...]
-    <x:t>$1,472,540.78</x:t>
+    <x:t>1.0137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,697,101.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,632,312.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,583,257.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperatieve Rabobank Ua</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0293348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,566,036.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,519,104.89</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0332039</x:t>
   </x:si>
   <x:si>
     <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0742</x:t>
-[...86 lines deleted...]
-    <x:t>$1,240,687.64</x:t>
+    <x:t>0.8954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,498,968.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0318194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,325.71</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300366</x:t>
   </x:si>
   <x:si>
     <x:t>6.49%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9189</x:t>
-[...17 lines deleted...]
-    <x:t>$1,188,267.98</x:t>
+    <x:t>0.8626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,444,072.72</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0321834</x:t>
   </x:si>
   <x:si>
     <x:t>5.80%</x:t>
   </x:si>
   <x:si>
     <x:t>21/05/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8237</x:t>
-[...35 lines deleted...]
-    <x:t>$957,028.46</x:t>
+    <x:t>0.7529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,260,412.61</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0014</x:t>
-[...2 lines deleted...]
-    <x:t>$2,306.68</x:t>
+    <x:t>-0.0261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-43,843.65</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -898,51 +898,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra68d6c1a9aa64b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra14a2fe9b0034b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd6203ec1e2fa4d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24fcdbd2ec04448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf972eb6576f44217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6a38bd5863444cd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I54"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1124,167 +1124,167 @@
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
@@ -1327,1136 +1327,1136 @@
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">