--- v0 (2026-05-02)
+++ v1 (2026-05-22)
@@ -1,801 +1,834 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f8cbbfd264c48d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e05d4707990463b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260501" sheetId="1" r:id="Rb1f8dfe597c3438b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260522" sheetId="1" r:id="Rc301b690e9b54095"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="396" uniqueCount="252">
-[...1 lines deleted...]
-    <x:t>Australian Fixed Rate Subordinated Debt ETF 01/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="263">
+  <x:si>
+    <x:t>Australian Fixed Rate Subordinated Debt ETF 22/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0331130</x:t>
   </x:si>
   <x:si>
     <x:t>6.09%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2041</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>5.6502</x:t>
-[...2 lines deleted...]
-    <x:t>$1,899,357.28</x:t>
+    <x:t>5.6358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,130,386.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.2839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,997,376.11</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0297653</x:t>
   </x:si>
   <x:si>
     <x:t>6.70%</x:t>
   </x:si>
   <x:si>
     <x:t>15/03/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>5.3666</x:t>
-[...20 lines deleted...]
-    <x:t>$1,688,543.52</x:t>
+    <x:t>5.2818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,996,588.72</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304376</x:t>
   </x:si>
   <x:si>
     <x:t>7.20%</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.8610</x:t>
-[...2 lines deleted...]
-    <x:t>$1,634,073.96</x:t>
+    <x:t>4.7766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,805,623.66</x:t>
   </x:si>
   <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311561</x:t>
   </x:si>
   <x:si>
     <x:t>6.12%</x:t>
   </x:si>
   <x:si>
     <x:t>25/07/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>4.8444</x:t>
-[...2 lines deleted...]
-    <x:t>$1,628,485.09</x:t>
+    <x:t>4.7704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,803,285.00</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0291466</x:t>
   </x:si>
   <x:si>
     <x:t>5.91%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>4.6309</x:t>
-[...2 lines deleted...]
-    <x:t>$1,556,705.46</x:t>
+    <x:t>4.2844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,619,565.12</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322337</x:t>
   </x:si>
   <x:si>
     <x:t>5.82%</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>4.2237</x:t>
-[...2 lines deleted...]
-    <x:t>$1,419,833.73</x:t>
+    <x:t>3.7726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,426,074.65</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315638</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>3.3498</x:t>
-[...2 lines deleted...]
-    <x:t>$1,126,080.45</x:t>
+    <x:t>3.3138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,643.25</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0296671</x:t>
   </x:si>
   <x:si>
     <x:t>6.74%</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>3.2114</x:t>
-[...2 lines deleted...]
-    <x:t>$1,079,537.71</x:t>
+    <x:t>3.2511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,228,955.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0293769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.1852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,057.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,073,268.02</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0331320</x:t>
   </x:si>
   <x:si>
     <x:t>6.45%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>3.0000</x:t>
-[...2 lines deleted...]
-    <x:t>$1,008,493.72</x:t>
+    <x:t>2.6803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,013,198.93</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0328235</x:t>
   </x:si>
   <x:si>
     <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>14/11/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>2.9677</x:t>
-[...17 lines deleted...]
-    <x:t>$958,368.87</x:t>
+    <x:t>2.6708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,590.90</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0305928</x:t>
   </x:si>
   <x:si>
     <x:t>5.89%</x:t>
   </x:si>
   <x:si>
     <x:t>16/01/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.8176</x:t>
-[...2 lines deleted...]
-    <x:t>$947,159.52</x:t>
+    <x:t>2.6581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,792.50</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307890</x:t>
   </x:si>
   <x:si>
     <x:t>6.21%</x:t>
   </x:si>
   <x:si>
     <x:t>21/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6165</x:t>
-[...2 lines deleted...]
-    <x:t>$879,576.90</x:t>
+    <x:t>2.6391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,596.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0297554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$947,224.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,935.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,588.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,359.58</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312395</x:t>
   </x:si>
   <x:si>
     <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5449</x:t>
-[...17 lines deleted...]
-    <x:t>$840,012.78</x:t>
+    <x:t>2.2806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,082.00</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0288389</x:t>
   </x:si>
   <x:si>
     <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4614</x:t>
-[...32 lines deleted...]
-    <x:t>$800,312.95</x:t>
+    <x:t>2.1981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,907.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0302115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/08/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,382.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303667</x:t>
   </x:si>
   <x:si>
     <x:t>25/10/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2975</x:t>
-[...35 lines deleted...]
-    <x:t>$693,046.89</x:t>
+    <x:t>2.0559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$777,165.63</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307023</x:t>
   </x:si>
   <x:si>
     <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9823</x:t>
-[...2 lines deleted...]
-    <x:t>$666,370.32</x:t>
+    <x:t>2.0157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$761,959.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/05/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,458.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,198.31</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0291284</x:t>
   </x:si>
   <x:si>
     <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8760</x:t>
-[...44 lines deleted...]
-    <x:t>$571,225.06</x:t>
+    <x:t>1.6753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$633,294.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/09/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,788.84</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0321834</x:t>
   </x:si>
   <x:si>
     <x:t>5.80%</x:t>
   </x:si>
   <x:si>
     <x:t>21/05/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6757</x:t>
-[...17 lines deleted...]
-    <x:t>$520,971.23</x:t>
+    <x:t>1.4620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,652.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,544.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,785.11</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312460</x:t>
   </x:si>
   <x:si>
     <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>23/08/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>BBB</x:t>
-[...5 lines deleted...]
-    <x:t>$428,933.73</x:t>
+    <x:t>1.2775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,909.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0317162</x:t>
   </x:si>
   <x:si>
     <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$428,928.41</x:t>
-[...14 lines deleted...]
-    <x:t>$418,632.81</x:t>
+    <x:t>1.2769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,675.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Life Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,347.08</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319473</x:t>
   </x:si>
   <x:si>
     <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1801</x:t>
-[...20 lines deleted...]
-    <x:t>$385,576.68</x:t>
+    <x:t>1.0584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,078.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,919.42</x:t>
   </x:si>
   <x:si>
     <x:t>Cooperatieve Rabobank Ua</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0293348</x:t>
   </x:si>
   <x:si>
     <x:t>7.07%</x:t>
   </x:si>
   <x:si>
     <x:t>26/10/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1217</x:t>
-[...38 lines deleted...]
-    <x:t>$344,273.97</x:t>
+    <x:t>1.0023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,873.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,434.28</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311298</x:t>
   </x:si>
   <x:si>
     <x:t>6.44%</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7952</x:t>
-[...2 lines deleted...]
-    <x:t>$267,326.42</x:t>
+    <x:t>0.8220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,742.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,832.62</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322600</x:t>
   </x:si>
   <x:si>
     <x:t>5.25%</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7869</x:t>
-[...2 lines deleted...]
-    <x:t>$264,533.45</x:t>
+    <x:t>0.7057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,774.36</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316099</x:t>
   </x:si>
   <x:si>
     <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7812</x:t>
-[...32 lines deleted...]
-    <x:t>$200,423.82</x:t>
+    <x:t>0.7032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,817.34</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0313229</x:t>
   </x:si>
   <x:si>
     <x:t>6.30%</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3565</x:t>
-[...2 lines deleted...]
-    <x:t>$119,825.50</x:t>
+    <x:t>0.4256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,871.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,378.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,108.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0290039</x:t>
   </x:si>
   <x:si>
     <x:t>6.08%</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0612</x:t>
-[...2 lines deleted...]
-    <x:t>$20,563.38</x:t>
+    <x:t>0.1639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,949.30</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0201</x:t>
-[...2 lines deleted...]
-    <x:t>$6,768.85</x:t>
+    <x:t>0.0112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,227.15</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -823,100 +856,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb751313d3661492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5ace43eb71714a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb1f8dfe597c3438b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a418fce5ef44827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9200dd5ae6c6449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc301b690e9b54095" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I49"/>
+  <x:dimension ref="A1:I51"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>251</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1136,51 +1169,51 @@
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
@@ -1194,1101 +1227,1159 @@
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
+      <x:c r="G33" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A49" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I49" s="2" t="s">
+      <x:c r="A49" s="1">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A50" s="1">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H51" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I51" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A49:I49"/>
+    <x:mergeCell ref="A51:I51"/>
   </x:mergeCells>
 </x:worksheet>
 </file>