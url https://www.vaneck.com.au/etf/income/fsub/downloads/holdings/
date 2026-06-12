--- v1 (2026-05-22)
+++ v2 (2026-06-12)
@@ -1,834 +1,876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e05d4707990463b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3186d66ce96d4ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260522" sheetId="1" r:id="Rc301b690e9b54095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260611" sheetId="1" r:id="R9390fbab169f4073"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="412" uniqueCount="263">
-[...1 lines deleted...]
-    <x:t>Australian Fixed Rate Subordinated Debt ETF 22/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="277">
+  <x:si>
+    <x:t>Australian Fixed Rate Subordinated Debt ETF 11/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0331130</x:t>
   </x:si>
   <x:si>
     <x:t>6.09%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2041</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>5.6358</x:t>
-[...2 lines deleted...]
-    <x:t>$2,130,386.18</x:t>
+    <x:t>5.1713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,367,287.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0297653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/03/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.7753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,185,986.74</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310175</x:t>
   </x:si>
   <x:si>
     <x:t>6.34%</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>5.2839</x:t>
-[...20 lines deleted...]
-    <x:t>$1,996,588.72</x:t>
+    <x:t>4.5449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,080,532.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia &amp; New Zealand Banking Group L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/07/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.4784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,050,095.80</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304376</x:t>
   </x:si>
   <x:si>
     <x:t>7.20%</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7766</x:t>
-[...20 lines deleted...]
-    <x:t>$1,803,285.00</x:t>
+    <x:t>3.9697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,817,233.41</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0291466</x:t>
   </x:si>
   <x:si>
     <x:t>5.91%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>4.2844</x:t>
-[...2 lines deleted...]
-    <x:t>$1,619,565.12</x:t>
+    <x:t>3.9533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,809,715.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/11/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.5290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,615,487.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0296671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,586,551.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.3017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,416.09</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322337</x:t>
   </x:si>
   <x:si>
     <x:t>5.82%</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7726</x:t>
-[...32 lines deleted...]
-    <x:t>$1,228,955.14</x:t>
+    <x:t>3.2123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,470,508.46</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0293769</x:t>
   </x:si>
   <x:si>
     <x:t>6.86%</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>3.1852</x:t>
-[...17 lines deleted...]
-    <x:t>$1,073,268.02</x:t>
+    <x:t>2.9980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,372,425.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,275,105.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,176.59</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0331320</x:t>
   </x:si>
   <x:si>
     <x:t>6.45%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6803</x:t>
-[...2 lines deleted...]
-    <x:t>$1,013,198.93</x:t>
+    <x:t>2.5550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,169,621.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0297554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,161,380.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,135,569.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0305928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132,513.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,090,422.97</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0328235</x:t>
   </x:si>
   <x:si>
     <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>14/11/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6708</x:t>
-[...50 lines deleted...]
-    <x:t>$947,224.09</x:t>
+    <x:t>2.3665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,312.98</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311140</x:t>
   </x:si>
   <x:si>
     <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4495</x:t>
-[...32 lines deleted...]
-    <x:t>$887,359.58</x:t>
+    <x:t>2.2583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,778.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0291284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,085.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0302115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/08/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$909,046.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$893,545.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0288389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,730.56</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312395</x:t>
   </x:si>
   <x:si>
     <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2806</x:t>
-[...47 lines deleted...]
-    <x:t>$777,165.63</x:t>
+    <x:t>1.8931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,613.66</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307023</x:t>
   </x:si>
   <x:si>
     <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0157</x:t>
-[...2 lines deleted...]
-    <x:t>$761,959.00</x:t>
+    <x:t>1.7841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,695.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,714.22</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322212</x:t>
   </x:si>
   <x:si>
     <x:t>29/05/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7816</x:t>
-[...32 lines deleted...]
-    <x:t>$633,294.72</x:t>
+    <x:t>1.6123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,057.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$606,253.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,142.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$602,815.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$591,209.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,829.06</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0292472</x:t>
   </x:si>
   <x:si>
     <x:t>6.41%</x:t>
   </x:si>
   <x:si>
     <x:t>20/09/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4967</x:t>
-[...2 lines deleted...]
-    <x:t>$565,788.84</x:t>
+    <x:t>1.2422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,648.76</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0321834</x:t>
   </x:si>
   <x:si>
     <x:t>5.80%</x:t>
   </x:si>
   <x:si>
     <x:t>21/05/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4620</x:t>
-[...23 lines deleted...]
-    <x:t>Bpce Sa</x:t>
+    <x:t>1.2140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,736.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,706.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Life Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,670.90</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322576</x:t>
   </x:si>
   <x:si>
-    <x:t>6.56%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/06/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2851</x:t>
-[...68 lines deleted...]
-    <x:t>$400,078.26</x:t>
+    <x:t>1.0679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,850.71</x:t>
   </x:si>
   <x:si>
     <x:t>Shinhan Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0256113</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>30/08/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0236</x:t>
-[...2 lines deleted...]
-    <x:t>$386,919.42</x:t>
+    <x:t>1.0671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,482.29</x:t>
   </x:si>
   <x:si>
     <x:t>Cooperatieve Rabobank Ua</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0293348</x:t>
   </x:si>
   <x:si>
     <x:t>7.07%</x:t>
   </x:si>
   <x:si>
     <x:t>26/10/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0023</x:t>
-[...17 lines deleted...]
-    <x:t>$340,434.28</x:t>
+    <x:t>0.9424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,417.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,799.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,422.77</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311298</x:t>
   </x:si>
   <x:si>
     <x:t>6.44%</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8220</x:t>
-[...2 lines deleted...]
-    <x:t>$310,742.02</x:t>
+    <x:t>0.6818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,091.86</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0308278</x:t>
   </x:si>
   <x:si>
     <x:t>5.75%</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8011</x:t>
-[...2 lines deleted...]
-    <x:t>$302,832.62</x:t>
+    <x:t>0.6645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,172.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,900.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,254.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0318194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,023.12</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322600</x:t>
   </x:si>
   <x:si>
     <x:t>5.25%</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7057</x:t>
-[...62 lines deleted...]
-    <x:t>$70,108.18</x:t>
+    <x:t>0.2820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,099.10</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0290039</x:t>
   </x:si>
   <x:si>
     <x:t>6.08%</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1639</x:t>
-[...2 lines deleted...]
-    <x:t>$61,949.30</x:t>
+    <x:t>0.1318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,329.55</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0112</x:t>
-[...2 lines deleted...]
-    <x:t>$4,227.15</x:t>
+    <x:t>-0.0047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-2,105.41</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -856,100 +898,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a418fce5ef44827" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9200dd5ae6c6449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc301b690e9b54095" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c618f698fc24f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6fedd14547474b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9390fbab169f4073" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I51"/>
+  <x:dimension ref="A1:I54"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>262</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1053,1333 +1095,1420 @@
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="H50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I50" s="1" t="s">
+    </x:row>
+    <x:row r="51" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A51" s="1">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-    </x:row>
-[...25 lines deleted...]
-      <x:c r="I51" s="2" t="s">
+      <x:c r="D51" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A52" s="1">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A53" s="1">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H54" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A51:I51"/>
+    <x:mergeCell ref="A54:I54"/>
   </x:mergeCells>
 </x:worksheet>
 </file>