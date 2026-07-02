--- v2 (2026-06-12)
+++ v3 (2026-07-02)
@@ -1,876 +1,873 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3186d66ce96d4ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c9cf224d7248f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260611" sheetId="1" r:id="R9390fbab169f4073"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260701" sheetId="1" r:id="R6fd5145c1cbd4828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="277">
-[...1 lines deleted...]
-    <x:t>Australian Fixed Rate Subordinated Debt ETF 11/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="276">
+  <x:si>
+    <x:t>Australian Fixed Rate Subordinated Debt ETF 01/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/11/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.6401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,692,325.02</x:t>
+  </x:si>
+  <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0331130</x:t>
   </x:si>
   <x:si>
     <x:t>6.09%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>A-</x:t>
-[...8 lines deleted...]
-    <x:t>Commonwealth Bank Of Australia</x:t>
+    <x:t>4.1504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,408,197.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.1451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,405,127.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia &amp; New Zealand Banking Group L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0296671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.9579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,296,482.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/07/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.9121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,269,905.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.8147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,213,413.71</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0297653</x:t>
   </x:si>
   <x:si>
     <x:t>6.70%</x:t>
   </x:si>
   <x:si>
     <x:t>15/03/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7753</x:t>
-[...38 lines deleted...]
-    <x:t>$2,050,095.80</x:t>
+    <x:t>3.8121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,211,904.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0291466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.5741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,073,780.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,011,309.29</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304376</x:t>
   </x:si>
   <x:si>
     <x:t>7.20%</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>3.9697</x:t>
-[...77 lines deleted...]
-    <x:t>$1,470,508.46</x:t>
+    <x:t>3.3603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,949,753.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/08/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.1773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,843,577.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,658,226.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,601,375.49</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0293769</x:t>
   </x:si>
   <x:si>
     <x:t>6.86%</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.9980</x:t>
-[...53 lines deleted...]
-    <x:t>$1,169,621.51</x:t>
+    <x:t>2.7124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,573,809.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,558,613.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0291284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,394,101.34</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0297554</x:t>
   </x:si>
   <x:si>
     <x:t>6.16%</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5370</x:t>
-[...2 lines deleted...]
-    <x:t>$1,161,380.96</x:t>
+    <x:t>2.3658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,372,695.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,352,539.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0305928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,804.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,308,645.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,280,421.28</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307890</x:t>
   </x:si>
   <x:si>
     <x:t>6.21%</x:t>
   </x:si>
   <x:si>
     <x:t>21/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4806</x:t>
-[...77 lines deleted...]
-    <x:t>$914,085.03</x:t>
+    <x:t>2.1277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,587.36</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Banking Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0302115</x:t>
   </x:si>
   <x:si>
     <x:t>7.09%</x:t>
   </x:si>
   <x:si>
     <x:t>31/08/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9858</x:t>
-[...14 lines deleted...]
-    <x:t>$893,545.47</x:t>
+    <x:t>2.0453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,186,756.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,184.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,268.68</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0288389</x:t>
   </x:si>
   <x:si>
     <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9087</x:t>
-[...5 lines deleted...]
-    <x:t>Macquarie Bank Ltd</x:t>
+    <x:t>1.6847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,521.13</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312395</x:t>
   </x:si>
   <x:si>
     <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8931</x:t>
-[...32 lines deleted...]
-    <x:t>$784,714.22</x:t>
+    <x:t>1.6269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$943,974.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/09/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,067.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$860,720.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,352.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$833,479.41</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322212</x:t>
   </x:si>
   <x:si>
     <x:t>29/05/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6123</x:t>
-[...2 lines deleted...]
-    <x:t>$738,057.25</x:t>
+    <x:t>1.2898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,363.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$708,756.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$652,166.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Life Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$642,403.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,468.07</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312460</x:t>
   </x:si>
   <x:si>
     <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>23/08/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>BBB</x:t>
-[...83 lines deleted...]
-    <x:t>$568,648.76</x:t>
+    <x:t>1.0524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,662.25</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0321834</x:t>
   </x:si>
   <x:si>
     <x:t>5.80%</x:t>
   </x:si>
   <x:si>
     <x:t>21/05/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2140</x:t>
-[...35 lines deleted...]
-    <x:t>$505,670.90</x:t>
+    <x:t>$610,659.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$590,514.71</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322576</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0679</x:t>
-[...20 lines deleted...]
-    <x:t>$488,482.29</x:t>
+    <x:t>0.9326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,143.66</x:t>
   </x:si>
   <x:si>
     <x:t>Cooperatieve Rabobank Ua</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0293348</x:t>
   </x:si>
   <x:si>
     <x:t>7.07%</x:t>
   </x:si>
   <x:si>
     <x:t>26/10/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9424</x:t>
-[...2 lines deleted...]
-    <x:t>$431,417.31</x:t>
+    <x:t>0.9069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,234.39</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316099</x:t>
   </x:si>
   <x:si>
     <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7838</x:t>
-[...17 lines deleted...]
-    <x:t>$314,422.77</x:t>
+    <x:t>0.7979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,983.53</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311298</x:t>
   </x:si>
   <x:si>
     <x:t>6.44%</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6818</x:t>
-[...2 lines deleted...]
-    <x:t>$312,091.86</x:t>
+    <x:t>0.7939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,647.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,329.63</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0308278</x:t>
   </x:si>
   <x:si>
     <x:t>5.75%</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6645</x:t>
-[...2 lines deleted...]
-    <x:t>$304,172.97</x:t>
+    <x:t>0.7031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,967.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0290039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,513.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,400.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0318194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,636.33</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0332039</x:t>
   </x:si>
   <x:si>
     <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5940</x:t>
-[...62 lines deleted...]
-    <x:t>$60,329.55</x:t>
+    <x:t>0.4725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,183.86</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.0047</x:t>
-[...2 lines deleted...]
-    <x:t>$-2,105.41</x:t>
+    <x:t>-0.0066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-3,710.26</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -898,100 +895,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c618f698fc24f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6fedd14547474b62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9390fbab169f4073" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd17614677ba4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1e4c67b394a4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fd5145c1cbd4828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I54"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>276</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1066,1435 +1063,1435 @@
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F53" s="1" t="s">
+      <x:c r="G53" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H54" s="2" t="s">