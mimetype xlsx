--- v3 (2026-07-02)
+++ v4 (2026-07-22)
@@ -1,873 +1,876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47c9cf224d7248f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5c57441eb74030" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260701" sheetId="1" r:id="R6fd5145c1cbd4828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260721" sheetId="1" r:id="R8b6496fca02b482a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="276">
-[...1 lines deleted...]
-    <x:t>Australian Fixed Rate Subordinated Debt ETF 01/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="277">
+  <x:si>
+    <x:t>Australian Fixed Rate Subordinated Debt ETF 21/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>Australia &amp; New Zealand Banking Group L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/07/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.9130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,333,004.53</x:t>
+  </x:si>
+  <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315638</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>A-</x:t>
-[...5 lines deleted...]
-    <x:t>$2,692,325.02</x:t>
+    <x:t>4.1649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,825,444.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0297653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/03/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.9812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,700,829.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0296671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.9618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,687,662.59</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>AU3CB0322337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.8733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,627,638.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/11/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.8138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,587,275.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,546,488.47</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU3CB0331130</x:t>
   </x:si>
   <x:si>
     <x:t>6.09%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>4.1504</x:t>
-[...83 lines deleted...]
-    <x:t>$2,211,904.67</x:t>
+    <x:t>3.6792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,496,007.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,319,564.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.1241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,366.50</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0291466</x:t>
   </x:si>
   <x:si>
     <x:t>5.91%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>3.5741</x:t>
-[...32 lines deleted...]
-    <x:t>$1,949,753.25</x:t>
+    <x:t>3.0634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,078,183.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0293769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.0538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,071,680.94</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0324762</x:t>
   </x:si>
   <x:si>
     <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>14/08/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>3.1773</x:t>
-[...2 lines deleted...]
-    <x:t>$1,843,577.56</x:t>
+    <x:t>2.6993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,831,192.89</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334621</x:t>
   </x:si>
   <x:si>
     <x:t>6.56%</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>2.8579</x:t>
-[...2 lines deleted...]
-    <x:t>$1,658,226.96</x:t>
+    <x:t>2.5805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,619.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0297554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,710,287.23</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0331320</x:t>
   </x:si>
   <x:si>
     <x:t>6.45%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7599</x:t>
-[...32 lines deleted...]
-    <x:t>$1,558,613.85</x:t>
+    <x:t>2.4943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,692,127.50</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0291284</x:t>
   </x:si>
   <x:si>
     <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4027</x:t>
-[...17 lines deleted...]
-    <x:t>$1,372,695.13</x:t>
+    <x:t>2.3652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,604,580.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,088.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,453,303.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0305928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,561.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,375,793.35</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311140</x:t>
   </x:si>
   <x:si>
     <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3310</x:t>
-[...32 lines deleted...]
-    <x:t>$1,308,645.95</x:t>
+    <x:t>1.9359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,321.62</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303667</x:t>
   </x:si>
   <x:si>
     <x:t>25/10/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2067</x:t>
-[...20 lines deleted...]
-    <x:t>$1,234,587.36</x:t>
+    <x:t>1.9346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,312,466.96</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Banking Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0302115</x:t>
   </x:si>
   <x:si>
     <x:t>7.09%</x:t>
   </x:si>
   <x:si>
     <x:t>31/08/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0453</x:t>
-[...17 lines deleted...]
-    <x:t>$1,118,184.51</x:t>
+    <x:t>1.9069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,293,619.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/09/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,197,268.34</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Bank Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>AU3CB0331536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,085,218.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,034,509.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0288389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,356.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,058.49</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU3CB0307023</x:t>
   </x:si>
   <x:si>
     <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7343</x:t>
-[...47 lines deleted...]
-    <x:t>$885,067.86</x:t>
+    <x:t>1.4839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,660.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,362.69</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319473</x:t>
   </x:si>
   <x:si>
     <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4834</x:t>
-[...38 lines deleted...]
-    <x:t>$833,479.41</x:t>
+    <x:t>1.2686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$860,616.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,381.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,597.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$803,448.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,659.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Life Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,602.27</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322212</x:t>
   </x:si>
   <x:si>
     <x:t>29/05/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2898</x:t>
-[...50 lines deleted...]
-    <x:t>$642,403.29</x:t>
+    <x:t>1.0963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,714.37</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300366</x:t>
   </x:si>
   <x:si>
     <x:t>6.49%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0556</x:t>
-[...23 lines deleted...]
-    <x:t>Qbe Insurance Group Ltd</x:t>
+    <x:t>1.0542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,188.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691,710.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,146.04</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0321834</x:t>
   </x:si>
   <x:si>
     <x:t>5.80%</x:t>
   </x:si>
   <x:si>
     <x:t>21/05/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>$610,659.20</x:t>
-[...29 lines deleted...]
-    <x:t>$541,143.66</x:t>
+    <x:t>0.8986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,577.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0318194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,021.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,851.29</x:t>
   </x:si>
   <x:si>
     <x:t>Cooperatieve Rabobank Ua</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0293348</x:t>
   </x:si>
   <x:si>
     <x:t>7.07%</x:t>
   </x:si>
   <x:si>
     <x:t>26/10/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9069</x:t>
-[...2 lines deleted...]
-    <x:t>$526,234.39</x:t>
+    <x:t>0.8532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,790.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0290039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,966.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,835.04</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316099</x:t>
   </x:si>
   <x:si>
     <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7979</x:t>
-[...95 lines deleted...]
-    <x:t>$303,636.33</x:t>
+    <x:t>0.6814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,230.00</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0332039</x:t>
   </x:si>
   <x:si>
     <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4725</x:t>
-[...2 lines deleted...]
-    <x:t>$274,183.86</x:t>
+    <x:t>0.6273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,593.56</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.0066</x:t>
-[...2 lines deleted...]
-    <x:t>$-3,710.26</x:t>
+    <x:t>0.0022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,647.56</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -895,100 +898,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd17614677ba4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re1e4c67b394a4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6fd5145c1cbd4828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43a548e71624d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5f4ba63bae3448d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b6496fca02b482a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I54"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1092,1406 +1095,1406 @@
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G54" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H54" s="2" t="s">