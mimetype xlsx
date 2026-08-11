--- v4 (2026-07-22)
+++ v5 (2026-08-11)
@@ -1,876 +1,876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5c57441eb74030" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21f845efd6f4124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260721" sheetId="1" r:id="R8b6496fca02b482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260811" sheetId="1" r:id="R5db57f12abcf4acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="277">
   <x:si>
-    <x:t>Australian Fixed Rate Subordinated Debt ETF 21/07/2026</x:t>
+    <x:t>Australian Fixed Rate Subordinated Debt ETF 11/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311561</x:t>
   </x:si>
   <x:si>
     <x:t>6.12%</x:t>
   </x:si>
   <x:si>
     <x:t>25/07/2039</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>4.9130</x:t>
-[...2 lines deleted...]
-    <x:t>$3,333,004.53</x:t>
+    <x:t>4.7293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,854,232.04</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315638</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>4.1649</x:t>
-[...2 lines deleted...]
-    <x:t>$2,825,444.78</x:t>
+    <x:t>4.4400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,618,507.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.9857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,248,216.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.8779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,160,353.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0296671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,092,863.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,059,754.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,037,386.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/11/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,020,160.99</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0297653</x:t>
   </x:si>
   <x:si>
     <x:t>6.70%</x:t>
   </x:si>
   <x:si>
     <x:t>15/03/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>3.9812</x:t>
-[...68 lines deleted...]
-    <x:t>$2,546,488.47</x:t>
+    <x:t>3.6576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,980,840.03</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0331130</x:t>
   </x:si>
   <x:si>
     <x:t>6.09%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6792</x:t>
-[...32 lines deleted...]
-    <x:t>$2,119,366.50</x:t>
+    <x:t>3.3127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,699,731.08</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0291466</x:t>
   </x:si>
   <x:si>
     <x:t>5.91%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>3.0634</x:t>
-[...2 lines deleted...]
-    <x:t>$2,078,183.40</x:t>
+    <x:t>3.1149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,538,594.66</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0293769</x:t>
   </x:si>
   <x:si>
     <x:t>6.86%</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>3.0538</x:t>
-[...2 lines deleted...]
-    <x:t>$2,071,680.94</x:t>
+    <x:t>3.0064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,450,139.70</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0324762</x:t>
   </x:si>
   <x:si>
     <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>14/08/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6993</x:t>
-[...2 lines deleted...]
-    <x:t>$1,831,192.89</x:t>
+    <x:t>2.8553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,327,020.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,246,681.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,001,870.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0297554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,891,881.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0305928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/01/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,777,391.74</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334621</x:t>
   </x:si>
   <x:si>
     <x:t>6.56%</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5805</x:t>
-[...38 lines deleted...]
-    <x:t>$1,692,127.50</x:t>
+    <x:t>2.1795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,776,224.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0291284</x:t>
   </x:si>
   <x:si>
     <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3652</x:t>
-[...20 lines deleted...]
-    <x:t>$1,482,088.56</x:t>
+    <x:t>2.1755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,772,941.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,571,448.28</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0328235</x:t>
   </x:si>
   <x:si>
     <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>14/11/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1422</x:t>
-[...32 lines deleted...]
-    <x:t>$1,375,793.35</x:t>
+    <x:t>1.9083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,555,175.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0302115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/08/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,550,518.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,920.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,393,741.12</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311140</x:t>
   </x:si>
   <x:si>
     <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9359</x:t>
-[...32 lines deleted...]
-    <x:t>$1,293,619.06</x:t>
+    <x:t>1.6156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,316,699.01</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0292472</x:t>
   </x:si>
   <x:si>
     <x:t>6.41%</x:t>
   </x:si>
   <x:si>
     <x:t>20/09/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7648</x:t>
-[...5 lines deleted...]
-    <x:t>Macquarie Bank Ltd</x:t>
+    <x:t>1.6010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,304,757.99</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0331536</x:t>
   </x:si>
   <x:si>
     <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5997</x:t>
-[...17 lines deleted...]
-    <x:t>$1,034,509.39</x:t>
+    <x:t>1.5835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,290,545.65</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0288389</x:t>
   </x:si>
   <x:si>
     <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5188</x:t>
-[...2 lines deleted...]
-    <x:t>$1,030,356.56</x:t>
+    <x:t>1.5170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,236,302.92</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310597</x:t>
   </x:si>
   <x:si>
     <x:t>28/05/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4918</x:t>
-[...2 lines deleted...]
-    <x:t>$1,012,058.49</x:t>
+    <x:t>1.4932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,216,889.70</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307023</x:t>
   </x:si>
   <x:si>
     <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4839</x:t>
-[...2 lines deleted...]
-    <x:t>$1,006,660.97</x:t>
+    <x:t>1.4279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,163,713.22</x:t>
   </x:si>
   <x:si>
     <x:t>Bpce Sa</x:t>
   </x:si>
   <x:si>
+    <x:t>AU3CB0322576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,222.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,024,742.75</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU3CB0335230</x:t>
   </x:si>
   <x:si>
     <x:t>7.16%</x:t>
   </x:si>
   <x:si>
     <x:t>27/05/2041</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4746</x:t>
-[...2 lines deleted...]
-    <x:t>$1,000,362.69</x:t>
+    <x:t>1.2273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,208.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0290039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$974,209.35</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319473</x:t>
   </x:si>
   <x:si>
     <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2686</x:t>
-[...2 lines deleted...]
-    <x:t>$860,616.55</x:t>
+    <x:t>1.1833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,338.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$954,793.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$920,501.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,569.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0318194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$909,857.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$865,255.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Life Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$854,557.25</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0313229</x:t>
   </x:si>
   <x:si>
     <x:t>6.30%</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2196</x:t>
-[...65 lines deleted...]
-    <x:t>$747,602.27</x:t>
+    <x:t>1.0172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,017.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,998.63</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322212</x:t>
   </x:si>
   <x:si>
     <x:t>29/05/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0963</x:t>
-[...50 lines deleted...]
-    <x:t>$612,146.04</x:t>
+    <x:t>0.9122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,452.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,928.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperatieve Rabobank Ua</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0293348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,843.03</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0321834</x:t>
   </x:si>
   <x:si>
     <x:t>5.80%</x:t>
   </x:si>
   <x:si>
     <x:t>21/05/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8986</x:t>
-[...17 lines deleted...]
-    <x:t>$607,021.23</x:t>
+    <x:t>0.7505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$611,638.49</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311298</x:t>
   </x:si>
   <x:si>
     <x:t>6.44%</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8827</x:t>
-[...50 lines deleted...]
-    <x:t>$479,835.04</x:t>
+    <x:t>0.7362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,986.43</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316099</x:t>
   </x:si>
   <x:si>
     <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6814</x:t>
-[...17 lines deleted...]
-    <x:t>$425,593.56</x:t>
+    <x:t>0.5689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,674.97</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0022</x:t>
-[...2 lines deleted...]
-    <x:t>$1,647.56</x:t>
+    <x:t>0.0062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,071.97</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -898,51 +898,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43a548e71624d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5f4ba63bae3448d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8b6496fca02b482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ca646552032492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R19034a99a8f44944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5db57f12abcf4acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I54"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1066,254 +1066,254 @@
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
@@ -1385,440 +1385,440 @@
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
@@ -1826,637 +1826,637 @@
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">