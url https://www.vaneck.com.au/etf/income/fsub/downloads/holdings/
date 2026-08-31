--- v5 (2026-08-11)
+++ v6 (2026-08-31)
@@ -1,876 +1,876 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21f845efd6f4124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9650819fbd420f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260811" sheetId="1" r:id="R5db57f12abcf4acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="FSUB_asat_20260831" sheetId="1" r:id="R81c29ae327ee4f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="436" uniqueCount="277">
   <x:si>
-    <x:t>Australian Fixed Rate Subordinated Debt ETF 11/08/2026</x:t>
+    <x:t>Australian Fixed Rate Subordinated Debt ETF 31/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0297653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/03/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.6669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,445,281.70</x:t>
+  </x:si>
+  <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311561</x:t>
   </x:si>
   <x:si>
     <x:t>6.12%</x:t>
   </x:si>
   <x:si>
     <x:t>25/07/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>A-</x:t>
-[...8 lines deleted...]
-    <x:t>Commonwealth Bank Of Australia</x:t>
+    <x:t>4.6072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,388,392.77</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315638</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>4.4400</x:t>
-[...2 lines deleted...]
-    <x:t>$3,618,507.85</x:t>
+    <x:t>3.8919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,707,053.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/11/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.8394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,657,061.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.6799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,505,124.02</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>AU3CB0324226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/07/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.6067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,435,430.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.5826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,412,528.35</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU3CB0310175</x:t>
   </x:si>
   <x:si>
     <x:t>6.34%</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>3.9857</x:t>
-[...20 lines deleted...]
-    <x:t>$3,160,353.33</x:t>
+    <x:t>3.5004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,334,218.98</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0296671</x:t>
   </x:si>
   <x:si>
     <x:t>6.74%</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7950</x:t>
-[...2 lines deleted...]
-    <x:t>$3,092,863.51</x:t>
+    <x:t>3.4293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,266,460.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0291466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.3134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,156,077.36</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300358</x:t>
   </x:si>
   <x:si>
     <x:t>6.93%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2038</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7544</x:t>
-[...77 lines deleted...]
-    <x:t>$2,538,594.66</x:t>
+    <x:t>3.2019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,049,855.24</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0293769</x:t>
   </x:si>
   <x:si>
     <x:t>6.86%</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>3.0064</x:t>
-[...2 lines deleted...]
-    <x:t>$2,450,139.70</x:t>
+    <x:t>2.5763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,453,960.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0291284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,453,697.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,415,301.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/05/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,354,318.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,353,253.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0324762</x:t>
   </x:si>
   <x:si>
     <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>14/08/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>2.8553</x:t>
-[...41 lines deleted...]
-    <x:t>$2,001,870.23</x:t>
+    <x:t>2.3659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,253,594.11</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0297554</x:t>
   </x:si>
   <x:si>
     <x:t>6.16%</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3214</x:t>
-[...2 lines deleted...]
-    <x:t>$1,891,881.21</x:t>
+    <x:t>2.0972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,997,610.50</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0305928</x:t>
   </x:si>
   <x:si>
     <x:t>5.89%</x:t>
   </x:si>
   <x:si>
     <x:t>16/01/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1809</x:t>
-[...32 lines deleted...]
-    <x:t>$1,772,941.74</x:t>
+    <x:t>2.0788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,980,080.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0302115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/08/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,816,533.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/09/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,775,443.26</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306462</x:t>
   </x:si>
   <x:si>
     <x:t>5.74%</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9282</x:t>
-[...2 lines deleted...]
-    <x:t>$1,571,448.28</x:t>
+    <x:t>1.7560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,672,578.69</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0328235</x:t>
   </x:si>
   <x:si>
     <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>14/11/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9083</x:t>
-[...20 lines deleted...]
-    <x:t>$1,550,518.12</x:t>
+    <x:t>1.6307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,553,285.32</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303667</x:t>
   </x:si>
   <x:si>
     <x:t>25/10/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7423</x:t>
-[...2 lines deleted...]
-    <x:t>$1,419,920.52</x:t>
+    <x:t>1.4919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,421,079.76</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Bank Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>AU3CB0307023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,034.15</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU3CB0312395</x:t>
   </x:si>
   <x:si>
     <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7102</x:t>
-[...2 lines deleted...]
-    <x:t>$1,393,741.12</x:t>
+    <x:t>1.4220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,354,503.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0288389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,570.97</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311140</x:t>
   </x:si>
   <x:si>
     <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6156</x:t>
-[...17 lines deleted...]
-    <x:t>$1,304,757.99</x:t>
+    <x:t>1.3826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,316,912.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268,541.36</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0331536</x:t>
   </x:si>
   <x:si>
     <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5835</x:t>
-[...17 lines deleted...]
-    <x:t>$1,236,302.92</x:t>
+    <x:t>1.3139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,251,509.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,227,662.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0290039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,220,371.31</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310597</x:t>
   </x:si>
   <x:si>
     <x:t>28/05/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4932</x:t>
-[...17 lines deleted...]
-    <x:t>$1,163,713.22</x:t>
+    <x:t>1.2777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,217,041.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,154,172.20</x:t>
   </x:si>
   <x:si>
     <x:t>Bpce Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322576</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3942</x:t>
-[...2 lines deleted...]
-    <x:t>$1,136,222.47</x:t>
+    <x:t>1.1902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,709.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/05/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,116,728.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,102,696.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,091,817.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Challenger Life Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0292324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,075,425.66</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300366</x:t>
   </x:si>
   <x:si>
     <x:t>6.49%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2574</x:t>
-[...95 lines deleted...]
-    <x:t>$919,569.30</x:t>
+    <x:t>1.0771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,025,972.83</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0318194</x:t>
   </x:si>
   <x:si>
     <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1164</x:t>
-[...2 lines deleted...]
-    <x:t>$909,857.00</x:t>
+    <x:t>1.0357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,491.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,341.18</x:t>
   </x:si>
   <x:si>
     <x:t>Shinhan Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0256113</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>30/08/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0617</x:t>
-[...20 lines deleted...]
-    <x:t>$854,557.25</x:t>
+    <x:t>0.8862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$844,148.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,567.08</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0313229</x:t>
   </x:si>
   <x:si>
     <x:t>6.30%</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2039</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0172</x:t>
-[...29 lines deleted...]
-    <x:t>$743,452.50</x:t>
+    <x:t>0.8668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$825,652.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,883.43</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0332039</x:t>
   </x:si>
   <x:si>
     <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8355</x:t>
-[...2 lines deleted...]
-    <x:t>$680,928.07</x:t>
+    <x:t>0.7134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,479.62</x:t>
   </x:si>
   <x:si>
     <x:t>Cooperatieve Rabobank Ua</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0293348</x:t>
   </x:si>
   <x:si>
     <x:t>7.07%</x:t>
   </x:si>
   <x:si>
     <x:t>26/10/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8268</x:t>
-[...17 lines deleted...]
-    <x:t>$611,638.49</x:t>
+    <x:t>0.7088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,132.01</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311298</x:t>
   </x:si>
   <x:si>
     <x:t>6.44%</x:t>
   </x:si>
   <x:si>
     <x:t>17/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7362</x:t>
-[...17 lines deleted...]
-    <x:t>$463,674.97</x:t>
+    <x:t>0.6301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$600,207.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0062</x:t>
-[...2 lines deleted...]
-    <x:t>$5,071.97</x:t>
+    <x:t>3.1996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,047,818.77</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -898,51 +898,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ca646552032492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R19034a99a8f44944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5db57f12abcf4acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R563ba01d3a674808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7d60987bdd8e4bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R81c29ae327ee4f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I54"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1066,196 +1066,196 @@
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
@@ -1269,138 +1269,138 @@
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
@@ -1414,1049 +1414,1049 @@
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">