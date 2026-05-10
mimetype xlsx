--- v0 (2026-04-20)
+++ v1 (2026-05-10)
@@ -1,1320 +1,1341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e2fcf95a5b45d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015d1e210c754e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260417" sheetId="1" r:id="Ra7473459867b4719"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260508" sheetId="1" r:id="R6bf6395adefa4dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="820" uniqueCount="425">
-[...1 lines deleted...]
-    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  17/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="828" uniqueCount="432">
+  <x:si>
+    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2498454342</x:t>
   </x:si>
   <x:si>
     <x:t>8.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BB+</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4169</x:t>
-[...2 lines deleted...]
-    <x:t>$1,162,357.84</x:t>
+    <x:t>2.4086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,160,424.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kbc Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE0390219856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,031,074.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE0390152180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,026,908.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89116CVK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,681.46</x:t>
   </x:si>
   <x:si>
     <x:t>Nationwide Building Society</x:t>
   </x:si>
   <x:si>
     <x:t>NBS LN</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.0399</x:t>
-[...2 lines deleted...]
-    <x:t>$981,017.10</x:t>
+    <x:t>2.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$973,200.97</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>86562MEK2</x:t>
   </x:si>
   <x:si>
     <x:t>5.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8688</x:t>
-[...2 lines deleted...]
-    <x:t>$898,744.72</x:t>
+    <x:t>1.8382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,603.26</x:t>
   </x:si>
   <x:si>
     <x:t>Nordea Bank Abp</x:t>
   </x:si>
   <x:si>
     <x:t>USX6000AAA61</x:t>
   </x:si>
   <x:si>
     <x:t>6.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8325</x:t>
-[...2 lines deleted...]
-    <x:t>$881,305.92</x:t>
+    <x:t>1.8129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,434.70</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Ireland Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2898168443</x:t>
   </x:si>
   <x:si>
     <x:t>6.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBB-</x:t>
-[...20 lines deleted...]
-    <x:t>$831,949.09</x:t>
+    <x:t>1.7738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$854,579.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2233263586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$798,211.82</x:t>
   </x:si>
   <x:si>
     <x:t>Axa Sa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2737652474</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6712</x:t>
-[...17 lines deleted...]
-    <x:t>$800,568.81</x:t>
+    <x:t>1.6526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,205.61</x:t>
   </x:si>
   <x:si>
     <x:t>XS2896922312</x:t>
   </x:si>
   <x:si>
     <x:t>7.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6446</x:t>
-[...2 lines deleted...]
-    <x:t>$790,932.01</x:t>
+    <x:t>1.6425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,314.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperatieve Rabobank Ua</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1002121454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,867.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>054536AA5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,218.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29250NCF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,033.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Comercial Portugues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBCPKOM0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,527.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>064159KJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$694,330.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CZ45WD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$687,236.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3322440945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,123.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,664.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>961214FW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,182.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dnb Bank Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2831061796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,187.24</x:t>
   </x:si>
   <x:si>
     <x:t>Natwest Group Plc</x:t>
   </x:si>
   <x:si>
-    <x:t>XS2258827034</x:t>
+    <x:t>XS3016221981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579,822.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia &amp; New Zealand Banking Group L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USQ0954PVS83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,943.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USQ2704MAL20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,319.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780082AR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,289.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17327CBC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,972.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>606822DP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,702.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,880.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89117F4G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,244.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,787.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apt Pipelines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,267.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,154.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westconnex Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,988.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI39SMQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,770.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI39SMS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,485.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1043552261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,323.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixabank Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3226502485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,655.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2026-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,475.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967QJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,161.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jpmorgan Chase &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46647PEW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,477.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06051GMM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,216.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06051GMA4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,878.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3086813436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,003.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2575900977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,025.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2492482828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,365.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2529511722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,851.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USF11494CJ27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,301.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CZ45WB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,739.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USF2R125Q730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,420.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400F2H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,139.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,633.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46647PEH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,249.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,913.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2774944008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,922.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2817323749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,965.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400F067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,436.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aib Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2808268390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,958.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400N2U2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,677.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CB94MF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,348.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3085146929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,716.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,568.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2959514519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,975.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3021369809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,930.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2456432413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,405.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3034598394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,364.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2980851351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,200.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,795.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CZ45WA7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,733.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,992.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USQ6535DBG80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,348.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USF1067PAD80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,549.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedbank Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2759983385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,052.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0641598V1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,537.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48128BAQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,289.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89116CKP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,096.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0641598X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,950.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46647PFC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,031.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MDW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,954.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>060505FL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,740.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USX60003AC87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,123.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780086X66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,147.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2377291963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,021.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65559D2D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,674.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7800866S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,057.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06051GKL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,757.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2859413341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,428.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400FB22</x:t>
   </x:si>
   <x:si>
     <x:t>5.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5644</x:t>
-[...965 lines deleted...]
-    <x:t>$172,798.89</x:t>
+    <x:t>0.3553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,184.92</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400PGC0</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3473</x:t>
-[...2 lines deleted...]
-    <x:t>$167,046.82</x:t>
+    <x:t>0.3434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,424.77</x:t>
   </x:si>
   <x:si>
     <x:t>Providus Clo V Dac</x:t>
   </x:si>
   <x:si>
     <x:t>XS3196134558</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>0.3425</x:t>
-[...2 lines deleted...]
-    <x:t>$164,695.50</x:t>
+    <x:t>0.3405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,034.24</x:t>
   </x:si>
   <x:si>
     <x:t>Hayfin Emerald Clo Vi Dac</x:t>
   </x:si>
   <x:si>
     <x:t>XS3196159977</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3411</x:t>
-[...2 lines deleted...]
-    <x:t>$164,041.10</x:t>
+    <x:t>0.3384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,017.68</x:t>
   </x:si>
   <x:si>
     <x:t>Wells Fargo &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>95000U3H4</x:t>
   </x:si>
   <x:si>
     <x:t>6.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3251</x:t>
-[...2 lines deleted...]
-    <x:t>$156,329.83</x:t>
+    <x:t>0.3109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,791.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06051GMW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,683.83</x:t>
   </x:si>
   <x:si>
     <x:t>46647PEX0</x:t>
   </x:si>
   <x:si>
     <x:t>5.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3083</x:t>
-[...14 lines deleted...]
-    <x:t>$146,554.05</x:t>
+    <x:t>0.2952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,244.40</x:t>
   </x:si>
   <x:si>
     <x:t>46647PFK7</x:t>
   </x:si>
   <x:si>
     <x:t>5.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2905</x:t>
-[...5 lines deleted...]
-    <x:t>Enbridge Inc</x:t>
+    <x:t>0.286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,765.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29250NBV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,205.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29250NCL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,139.28</x:t>
   </x:si>
   <x:si>
     <x:t>29250NAW5</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1332</x:t>
-[...11 lines deleted...]
-    <x:t>$-647,747.94</x:t>
+    <x:t>0.1312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,226.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI38LHV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.7245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-830,825.92</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>13.060099999999991</x:t>
-[...2 lines deleted...]
-    <x:t>$5,633,064.97</x:t>
+    <x:t>11.795599999999993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,851,810.36</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1342,100 +1363,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9a0460ffb964f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46da76d2853e4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra7473459867b4719" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb5731b58c24025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf7d5fdb516b54502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bf6395adefa4dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I102"/>
+  <x:dimension ref="A1:I103"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>424</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1493,2858 +1514,2887 @@
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="G9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F10" s="1" t="s">
+      <x:c r="G10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A102" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I102" s="2" t="s">
+      <x:c r="A102" s="1">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="103" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A103" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B103" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C103" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D103" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E103" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F103" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G103" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H103" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I103" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A102:I102"/>
+    <x:mergeCell ref="A103:I103"/>
   </x:mergeCells>
 </x:worksheet>
 </file>