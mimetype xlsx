--- v1 (2026-05-10)
+++ v2 (2026-05-30)
@@ -1,1341 +1,1275 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R015d1e210c754e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46991211a1d48aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260508" sheetId="1" r:id="R6bf6395adefa4dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260529" sheetId="1" r:id="Rd19bba77fee64b72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="828" uniqueCount="432">
-[...1 lines deleted...]
-    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  08/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="410">
+  <x:si>
+    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  29/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2498454342</x:t>
   </x:si>
   <x:si>
     <x:t>8.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BB+</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4086</x:t>
-[...2 lines deleted...]
-    <x:t>$1,160,424.85</x:t>
+    <x:t>2.4191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,169,519.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordea Bank Abp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USX6000AAA61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,134,358.53</x:t>
   </x:si>
   <x:si>
     <x:t>Kbc Group Nv</x:t>
   </x:si>
   <x:si>
+    <x:t>BE0390152180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,299.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89116CVK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,462.41</x:t>
+  </x:si>
+  <x:si>
     <x:t>BE0390219856</x:t>
   </x:si>
   <x:si>
     <x:t>6.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBB-</x:t>
-[...32 lines deleted...]
-    <x:t>$1,021,681.46</x:t>
+    <x:t>2.0864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008,681.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3298830863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,607.40</x:t>
   </x:si>
   <x:si>
     <x:t>Nationwide Building Society</x:t>
   </x:si>
   <x:si>
     <x:t>NBS LN</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.02</x:t>
-[...2 lines deleted...]
-    <x:t>$973,200.97</x:t>
+    <x:t>2.0086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,030.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>064159KJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$918,197.47</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>86562MEK2</x:t>
   </x:si>
   <x:si>
     <x:t>5.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8382</x:t>
-[...20 lines deleted...]
-    <x:t>$873,434.70</x:t>
+    <x:t>1.8727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$905,340.30</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Ireland Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2898168443</x:t>
   </x:si>
   <x:si>
     <x:t>6.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7738</x:t>
-[...2 lines deleted...]
-    <x:t>$854,579.48</x:t>
+    <x:t>1.7843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,600.97</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Handelsbanken Ab</x:t>
   </x:si>
   <x:si>
     <x:t>XS2233263586</x:t>
   </x:si>
   <x:si>
     <x:t>4.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6568</x:t>
-[...2 lines deleted...]
-    <x:t>$798,211.82</x:t>
+    <x:t>1.6726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,632.22</x:t>
   </x:si>
   <x:si>
     <x:t>Axa Sa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2737652474</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6526</x:t>
-[...2 lines deleted...]
-    <x:t>$796,205.61</x:t>
+    <x:t>1.6592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$802,142.63</x:t>
   </x:si>
   <x:si>
     <x:t>XS2896922312</x:t>
   </x:si>
   <x:si>
     <x:t>7.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6425</x:t>
-[...2 lines deleted...]
-    <x:t>$791,314.49</x:t>
+    <x:t>1.6356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,700.18</x:t>
   </x:si>
   <x:si>
     <x:t>Cooperatieve Rabobank Ua</x:t>
   </x:si>
   <x:si>
     <x:t>XS1002121454</x:t>
   </x:si>
   <x:si>
     <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
   <x:si>
-    <x:t>1.544</x:t>
-[...2 lines deleted...]
-    <x:t>$743,867.15</x:t>
+    <x:t>1.5401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$744,573.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29250NCF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,849.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CZ45WB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,642.43</x:t>
   </x:si>
   <x:si>
     <x:t>054536AA5</x:t>
   </x:si>
   <x:si>
     <x:t>8.60%</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5115</x:t>
-[...17 lines deleted...]
-    <x:t>$726,033.10</x:t>
+    <x:t>1.5231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$736,339.17</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Comercial Portugues Sa</x:t>
   </x:si>
   <x:si>
     <x:t>PTBCPKOM0004</x:t>
   </x:si>
   <x:si>
     <x:t>8.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.479</x:t>
-[...20 lines deleted...]
-    <x:t>Commerzbank Ag</x:t>
+    <x:t>1.4838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$717,324.60</x:t>
   </x:si>
   <x:si>
     <x:t>DE000CZ45WD1</x:t>
   </x:si>
   <x:si>
     <x:t>6.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>BB</x:t>
-[...5 lines deleted...]
-    <x:t>$687,236.62</x:t>
+    <x:t>1.429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$690,835.56</x:t>
   </x:si>
   <x:si>
     <x:t>XS3322440945</x:t>
   </x:si>
   <x:si>
     <x:t>5.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.364</x:t>
-[...2 lines deleted...]
-    <x:t>$657,123.82</x:t>
+    <x:t>1.3717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,130.82</x:t>
   </x:si>
   <x:si>
     <x:t>86562MDK3</x:t>
   </x:si>
   <x:si>
     <x:t>6.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3443</x:t>
-[...2 lines deleted...]
-    <x:t>$647,664.79</x:t>
+    <x:t>1.3602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,566.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dnb Bank Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2831061796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,561.83</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>961214FW8</x:t>
   </x:si>
   <x:si>
     <x:t>5.62%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2561</x:t>
-[...17 lines deleted...]
-    <x:t>$592,187.24</x:t>
+    <x:t>1.2345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,812.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia &amp; New Zealand Banking Group L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USQ0954PVS83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,799.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780082AR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,085.40</x:t>
   </x:si>
   <x:si>
     <x:t>Natwest Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS3016221981</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2035</x:t>
-[...44 lines deleted...]
-    <x:t>$574,289.24</x:t>
+    <x:t>1.2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,462.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>606822DP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,503.94</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>17327CBC6</x:t>
   </x:si>
   <x:si>
     <x:t>6.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.181</x:t>
-[...17 lines deleted...]
-    <x:t>$565,702.85</x:t>
+    <x:t>1.1836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$572,185.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89117F4G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,658.27</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090353</x:t>
   </x:si>
   <x:si>
-    <x:t>6.14%</x:t>
-[...17 lines deleted...]
-    <x:t>$513,244.55</x:t>
+    <x:t>6.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,124.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apt Pipelines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,326.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,587.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,504.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,964.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westconnex Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,292.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1043552261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,720.96</x:t>
   </x:si>
   <x:si>
     <x:t>National Rmbs Trust 2026-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105805</x:t>
   </x:si>
   <x:si>
     <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0457</x:t>
-[...44 lines deleted...]
-    <x:t>$500,988.77</x:t>
+    <x:t>0.9303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,772.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jpmorgan Chase &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46647PEW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,382.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06051GMM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,905.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967QJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,892.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2026-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,834.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3086813436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,345.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2575900977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,700.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2492482828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,738.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2529511722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,557.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29250NBV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,064.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USF11494CJ27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,854.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400F2H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,708.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixabank Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,137.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46647PEH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,904.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,222.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2774944008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,591.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aib Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2808268390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,401.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2817323749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,367.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400F067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,769.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400N2U2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,261.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CB94MF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,052.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3085146929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,777.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,637.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2959514519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,940.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3021369809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,827.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2456432413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,207.49</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>ACI39SMQ7</x:t>
-[...362 lines deleted...]
-    <x:t>$333,364.26</x:t>
+    <x:t>ACI2TX8N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,860.02</x:t>
   </x:si>
   <x:si>
     <x:t>XS2980851351</x:t>
   </x:si>
   <x:si>
     <x:t>4.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6854</x:t>
-[...2 lines deleted...]
-    <x:t>$330,200.16</x:t>
+    <x:t>0.6882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,712.40</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609079</x:t>
   </x:si>
   <x:si>
     <x:t>5.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6783</x:t>
-[...2 lines deleted...]
-    <x:t>$326,795.85</x:t>
+    <x:t>0.6787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,134.95</x:t>
   </x:si>
   <x:si>
     <x:t>DE000CZ45WA7</x:t>
   </x:si>
   <x:si>
     <x:t>4.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.674</x:t>
-[...2 lines deleted...]
-    <x:t>$324,733.91</x:t>
+    <x:t>0.6767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,163.93</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609038</x:t>
   </x:si>
   <x:si>
     <x:t>3.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6621</x:t>
-[...17 lines deleted...]
-    <x:t>$316,348.86</x:t>
+    <x:t>0.6663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,101.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedbank Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2759983385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,921.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0641598V1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,250.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48128BAQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,458.41</x:t>
   </x:si>
   <x:si>
     <x:t>USF1067PAD80</x:t>
   </x:si>
   <x:si>
     <x:t>9.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6301</x:t>
-[...38 lines deleted...]
-    <x:t>$290,289.97</x:t>
+    <x:t>0.6099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,846.04</x:t>
   </x:si>
   <x:si>
     <x:t>89116CKP1</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5959</x:t>
-[...2 lines deleted...]
-    <x:t>$287,096.60</x:t>
+    <x:t>0.6037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,845.64</x:t>
   </x:si>
   <x:si>
     <x:t>0641598X7</x:t>
   </x:si>
   <x:si>
     <x:t>7.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5935</x:t>
-[...2 lines deleted...]
-    <x:t>$285,950.03</x:t>
+    <x:t>0.599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,588.82</x:t>
   </x:si>
   <x:si>
     <x:t>46647PFC5</x:t>
   </x:si>
   <x:si>
     <x:t>5.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5916</x:t>
-[...2 lines deleted...]
-    <x:t>$285,031.26</x:t>
+    <x:t>0.5988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,486.77</x:t>
   </x:si>
   <x:si>
     <x:t>86562MDW7</x:t>
   </x:si>
   <x:si>
     <x:t>6.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5894</x:t>
-[...2 lines deleted...]
-    <x:t>$283,954.69</x:t>
+    <x:t>0.5945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,411.93</x:t>
   </x:si>
   <x:si>
     <x:t>060505FL3</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5869</x:t>
-[...2 lines deleted...]
-    <x:t>$282,740.39</x:t>
+    <x:t>0.5917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,066.34</x:t>
   </x:si>
   <x:si>
     <x:t>USX60003AC87</x:t>
   </x:si>
   <x:si>
     <x:t>6.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5835</x:t>
-[...2 lines deleted...]
-    <x:t>$281,123.98</x:t>
+    <x:t>0.5897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,067.62</x:t>
   </x:si>
   <x:si>
     <x:t>780086X66</x:t>
   </x:si>
   <x:si>
     <x:t>7.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.569</x:t>
-[...2 lines deleted...]
-    <x:t>$274,147.79</x:t>
+    <x:t>0.5714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,230.20</x:t>
   </x:si>
   <x:si>
     <x:t>XS2377291963</x:t>
   </x:si>
   <x:si>
     <x:t>4.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5459</x:t>
-[...2 lines deleted...]
-    <x:t>$263,021.71</x:t>
+    <x:t>0.5516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,651.66</x:t>
   </x:si>
   <x:si>
     <x:t>65559D2D0</x:t>
   </x:si>
   <x:si>
     <x:t>3.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5431</x:t>
-[...2 lines deleted...]
-    <x:t>$261,674.50</x:t>
+    <x:t>0.5488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,315.98</x:t>
   </x:si>
   <x:si>
     <x:t>7800866S8</x:t>
   </x:si>
   <x:si>
     <x:t>6.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4547</x:t>
-[...2 lines deleted...]
-    <x:t>$219,057.50</x:t>
+    <x:t>0.4407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,056.57</x:t>
   </x:si>
   <x:si>
     <x:t>06051GKL2</x:t>
   </x:si>
   <x:si>
     <x:t>3.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4022</x:t>
-[...2 lines deleted...]
-    <x:t>$193,757.03</x:t>
+    <x:t>0.4076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,069.46</x:t>
   </x:si>
   <x:si>
     <x:t>XS2859413341</x:t>
   </x:si>
   <x:si>
     <x:t>4.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3558</x:t>
-[...2 lines deleted...]
-    <x:t>$171,428.61</x:t>
+    <x:t>0.3573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,719.42</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400FB22</x:t>
   </x:si>
   <x:si>
     <x:t>5.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3553</x:t>
-[...11 lines deleted...]
-    <x:t>$165,424.77</x:t>
+    <x:t>0.3567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,452.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hayfin Emerald Clo Vi Dac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3196159977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,487.03</x:t>
   </x:si>
   <x:si>
     <x:t>Providus Clo V Dac</x:t>
   </x:si>
   <x:si>
     <x:t>XS3196134558</x:t>
   </x:si>
   <x:si>
-    <x:t>AA  </x:t>
-[...17 lines deleted...]
-    <x:t>$163,017.68</x:t>
+    <x:t>0.3385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,646.75</x:t>
   </x:si>
   <x:si>
     <x:t>Wells Fargo &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>95000U3H4</x:t>
   </x:si>
   <x:si>
     <x:t>6.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3109</x:t>
-[...2 lines deleted...]
-    <x:t>$149,791.35</x:t>
+    <x:t>0.315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,269.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46647PEX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,508.63</x:t>
   </x:si>
   <x:si>
     <x:t>06051GMW6</x:t>
   </x:si>
   <x:si>
     <x:t>5.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3003</x:t>
-[...14 lines deleted...]
-    <x:t>$142,244.40</x:t>
+    <x:t>0.296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,111.18</x:t>
   </x:si>
   <x:si>
     <x:t>46647PFK7</x:t>
   </x:si>
   <x:si>
     <x:t>5.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.286</x:t>
-[...14 lines deleted...]
-    <x:t>$124,205.63</x:t>
+    <x:t>0.2895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,962.91</x:t>
   </x:si>
   <x:si>
     <x:t>29250NCL7</x:t>
   </x:si>
   <x:si>
     <x:t>5.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2556</x:t>
-[...2 lines deleted...]
-    <x:t>$123,139.28</x:t>
+    <x:t>0.2568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,131.41</x:t>
   </x:si>
   <x:si>
     <x:t>29250NAW5</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1312</x:t>
-[...11 lines deleted...]
-    <x:t>$-830,825.92</x:t>
+    <x:t>0.1335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,539.92</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>11.795599999999993</x:t>
-[...2 lines deleted...]
-    <x:t>$4,851,810.36</x:t>
+    <x:t>10.46459999999999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,059,208.03</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1363,100 +1297,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fb5731b58c24025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf7d5fdb516b54502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6bf6395adefa4dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8830ba3c816e44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2694d3512a1740c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd19bba77fee64b72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I103"/>
+  <x:dimension ref="A1:I97"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
-    <x:col min="7" max="7" width="26" customWidth="1"/>
+    <x:col min="7" max="7" width="25" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>431</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1531,2870 +1465,2696 @@
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="G12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="H96" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A97" s="1">
-[...197 lines deleted...]
-      <x:c r="I103" s="2" t="s">
+      <x:c r="A97" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B97" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C97" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D97" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E97" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F97" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G97" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H97" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I97" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A103:I103"/>
+    <x:mergeCell ref="A97:I97"/>
   </x:mergeCells>
 </x:worksheet>
 </file>