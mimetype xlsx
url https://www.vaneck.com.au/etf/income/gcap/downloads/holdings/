--- v2 (2026-05-30)
+++ v3 (2026-06-25)
@@ -1,1275 +1,1239 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46991211a1d48aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re358bbca6a124499" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260529" sheetId="1" r:id="Rd19bba77fee64b72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260624" sheetId="1" r:id="R944b78e0e73e42d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="780" uniqueCount="410">
-[...1 lines deleted...]
-    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  29/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="756" uniqueCount="398">
+  <x:si>
+    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  24/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2498454342</x:t>
   </x:si>
   <x:si>
     <x:t>8.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BB+</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4191</x:t>
-[...2 lines deleted...]
-    <x:t>$1,169,519.58</x:t>
+    <x:t>2.423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,172,043.05</x:t>
   </x:si>
   <x:si>
     <x:t>Nordea Bank Abp</x:t>
   </x:si>
   <x:si>
     <x:t>USX6000AAA61</x:t>
   </x:si>
   <x:si>
     <x:t>6.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3464</x:t>
-[...2 lines deleted...]
-    <x:t>$1,134,358.53</x:t>
+    <x:t>2.4165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,904.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CZ45WB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,123,710.42</x:t>
   </x:si>
   <x:si>
     <x:t>Kbc Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BE0390152180</x:t>
   </x:si>
   <x:si>
     <x:t>6.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1374</x:t>
-[...2 lines deleted...]
-    <x:t>$1,033,299.62</x:t>
+    <x:t>2.1629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,046,233.40</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto-Dominion Bank/The</x:t>
   </x:si>
   <x:si>
     <x:t>89116CVK0</x:t>
   </x:si>
   <x:si>
     <x:t>5.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1356</x:t>
-[...2 lines deleted...]
-    <x:t>$1,032,462.41</x:t>
+    <x:t>2.1531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,041,498.78</x:t>
   </x:si>
   <x:si>
     <x:t>BE0390219856</x:t>
   </x:si>
   <x:si>
     <x:t>6.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0864</x:t>
-[...2 lines deleted...]
-    <x:t>$1,008,681.33</x:t>
+    <x:t>2.1116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,415.79</x:t>
   </x:si>
   <x:si>
     <x:t>XS3298830863</x:t>
   </x:si>
   <x:si>
     <x:t>8.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0822</x:t>
-[...2 lines deleted...]
-    <x:t>$1,006,607.40</x:t>
+    <x:t>2.0959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,013,814.56</x:t>
   </x:si>
   <x:si>
     <x:t>Nationwide Building Society</x:t>
   </x:si>
   <x:si>
     <x:t>NBS LN</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.0086</x:t>
-[...2 lines deleted...]
-    <x:t>$971,030.90</x:t>
+    <x:t>2.0298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,825.08</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Nova Scotia/The</x:t>
   </x:si>
   <x:si>
     <x:t>064159KJ4</x:t>
   </x:si>
   <x:si>
     <x:t>4.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8993</x:t>
-[...2 lines deleted...]
-    <x:t>$918,197.47</x:t>
+    <x:t>1.9756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,615.92</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>86562MEK2</x:t>
   </x:si>
   <x:si>
     <x:t>5.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8727</x:t>
-[...2 lines deleted...]
-    <x:t>$905,340.30</x:t>
+    <x:t>1.9185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928,019.82</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Ireland Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2898168443</x:t>
   </x:si>
   <x:si>
     <x:t>6.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7843</x:t>
-[...2 lines deleted...]
-    <x:t>$862,600.97</x:t>
+    <x:t>1.816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,433.47</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Handelsbanken Ab</x:t>
   </x:si>
   <x:si>
     <x:t>XS2233263586</x:t>
   </x:si>
   <x:si>
     <x:t>4.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6726</x:t>
-[...2 lines deleted...]
-    <x:t>$808,632.22</x:t>
+    <x:t>1.7269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,323.48</x:t>
   </x:si>
   <x:si>
     <x:t>Axa Sa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2737652474</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6592</x:t>
-[...2 lines deleted...]
-    <x:t>$802,142.63</x:t>
+    <x:t>1.6773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$811,307.64</x:t>
   </x:si>
   <x:si>
     <x:t>XS2896922312</x:t>
   </x:si>
   <x:si>
     <x:t>7.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6356</x:t>
-[...2 lines deleted...]
-    <x:t>$790,700.18</x:t>
+    <x:t>1.6131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,296.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29250NCF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,298.39</x:t>
   </x:si>
   <x:si>
     <x:t>Cooperatieve Rabobank Ua</x:t>
   </x:si>
   <x:si>
     <x:t>XS1002121454</x:t>
   </x:si>
   <x:si>
     <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5401</x:t>
-[...41 lines deleted...]
-    <x:t>8.60%</x:t>
+    <x:t>1.5513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,400.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Comercial Portugues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBCPKOM0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,677.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CZ45WD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,350.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3322440945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,499.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,181.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dnb Bank Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2831061796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$621,715.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780082AR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,348.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3016221981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,525.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>606822DP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,522.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17327CBC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$590,762.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89117F4G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,396.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,388.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,498.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apt Pipelines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,584.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,652.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,863.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westconnex Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,271.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdc Data Centres Australia Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,721.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1043552261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,465.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No.4 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,229.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jpmorgan Chase &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46647PEW2</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5231</x:t>
-[...263 lines deleted...]
-    <x:t>$493,720.96</x:t>
+    <x:t>0.9337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,633.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06051GMM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,590.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967QJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$442,565.39</x:t>
   </x:si>
   <x:si>
     <x:t>National Rmbs Trust 2026-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105805</x:t>
   </x:si>
   <x:si>
     <x:t>5.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>AAA</x:t>
-[...41 lines deleted...]
-    <x:t>$426,892.59</x:t>
+    <x:t>0.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,165.65</x:t>
   </x:si>
   <x:si>
     <x:t>Series 2026-1 Wst Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105516</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8808</x:t>
-[...2 lines deleted...]
-    <x:t>$425,834.78</x:t>
+    <x:t>0.8487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,517.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2575900977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,352.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2529511722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,012.09</x:t>
   </x:si>
   <x:si>
     <x:t>XS3086813436</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8302</x:t>
-[...14 lines deleted...]
-    <x:t>$397,700.80</x:t>
+    <x:t>0.8191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,197.77</x:t>
   </x:si>
   <x:si>
     <x:t>XS2492482828</x:t>
   </x:si>
   <x:si>
     <x:t>8.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8165</x:t>
-[...11 lines deleted...]
-    <x:t>$393,557.97</x:t>
+    <x:t>0.816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,729.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USF11494CJ27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,045.84</x:t>
   </x:si>
   <x:si>
     <x:t>29250NBV6</x:t>
   </x:si>
   <x:si>
     <x:t>8.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7779</x:t>
-[...14 lines deleted...]
-    <x:t>$373,854.59</x:t>
+    <x:t>0.7864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,379.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46647PEH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,848.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixabank Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,874.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,551.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2774944008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,016.56</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400F2H9</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7585</x:t>
-[...50 lines deleted...]
-    <x:t>$357,591.35</x:t>
+    <x:t>0.7427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,238.54</x:t>
   </x:si>
   <x:si>
     <x:t>Aib Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2808268390</x:t>
   </x:si>
   <x:si>
     <x:t>7.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7248</x:t>
-[...2 lines deleted...]
-    <x:t>$350,401.07</x:t>
+    <x:t>0.737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,482.54</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2817323749</x:t>
   </x:si>
   <x:si>
     <x:t>7.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7247</x:t>
-[...2 lines deleted...]
-    <x:t>$350,367.10</x:t>
+    <x:t>0.7336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,873.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CB94MF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,210.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2959514519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,985.29</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400F067</x:t>
   </x:si>
   <x:si>
     <x:t>7.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7235</x:t>
-[...2 lines deleted...]
-    <x:t>$349,769.06</x:t>
+    <x:t>0.7193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,938.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,521.36</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400N2U2</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7183</x:t>
-[...11 lines deleted...]
-    <x:t>$347,052.29</x:t>
+    <x:t>0.7168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,744.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3021369809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,842.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2456432413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,071.46</x:t>
   </x:si>
   <x:si>
     <x:t>XS3085146929</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7132</x:t>
-[...50 lines deleted...]
-    <x:t>ACI2TX8N9</x:t>
+    <x:t>0.7031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,116.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2980851351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>0.6947</x:t>
   </x:si>
   <x:si>
-    <x:t>$335,860.02</x:t>
-[...11 lines deleted...]
-    <x:t>$332,712.40</x:t>
+    <x:t>$336,025.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400XJP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,190.14</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609079</x:t>
   </x:si>
   <x:si>
-    <x:t>5.88%</x:t>
-[...5 lines deleted...]
-    <x:t>$328,134.95</x:t>
+    <x:t>0.6888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,179.75</x:t>
   </x:si>
   <x:si>
     <x:t>DE000CZ45WA7</x:t>
   </x:si>
   <x:si>
     <x:t>4.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6767</x:t>
-[...2 lines deleted...]
-    <x:t>$327,163.93</x:t>
+    <x:t>0.685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,325.12</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609038</x:t>
   </x:si>
   <x:si>
     <x:t>3.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6663</x:t>
-[...2 lines deleted...]
-    <x:t>$322,101.31</x:t>
+    <x:t>0.6664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,343.41</x:t>
   </x:si>
   <x:si>
     <x:t>Swedbank Ab</x:t>
   </x:si>
   <x:si>
     <x:t>XS2759983385</x:t>
   </x:si>
   <x:si>
     <x:t>7.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6225</x:t>
-[...2 lines deleted...]
-    <x:t>$300,921.07</x:t>
+    <x:t>0.6412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,135.72</x:t>
   </x:si>
   <x:si>
     <x:t>0641598V1</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6149</x:t>
-[...11 lines deleted...]
-    <x:t>$295,458.41</x:t>
+    <x:t>0.6373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,278.41</x:t>
   </x:si>
   <x:si>
     <x:t>USF1067PAD80</x:t>
   </x:si>
   <x:si>
     <x:t>9.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6099</x:t>
-[...2 lines deleted...]
-    <x:t>$294,846.04</x:t>
+    <x:t>0.6303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,873.38</x:t>
   </x:si>
   <x:si>
     <x:t>89116CKP1</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6037</x:t>
-[...2 lines deleted...]
-    <x:t>$291,845.64</x:t>
+    <x:t>0.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,334.07</x:t>
   </x:si>
   <x:si>
     <x:t>0641598X7</x:t>
   </x:si>
   <x:si>
     <x:t>7.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.599</x:t>
-[...2 lines deleted...]
-    <x:t>$289,588.82</x:t>
+    <x:t>0.6226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,173.74</x:t>
   </x:si>
   <x:si>
     <x:t>46647PFC5</x:t>
   </x:si>
   <x:si>
     <x:t>5.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5988</x:t>
-[...2 lines deleted...]
-    <x:t>$289,486.77</x:t>
+    <x:t>0.6188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,320.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USX60003AC87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,491.68</x:t>
   </x:si>
   <x:si>
     <x:t>86562MDW7</x:t>
   </x:si>
   <x:si>
     <x:t>6.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5945</x:t>
-[...23 lines deleted...]
-    <x:t>$285,067.62</x:t>
+    <x:t>0.5943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,487.72</x:t>
   </x:si>
   <x:si>
     <x:t>780086X66</x:t>
   </x:si>
   <x:si>
     <x:t>7.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5714</x:t>
-[...2 lines deleted...]
-    <x:t>$276,230.20</x:t>
+    <x:t>0.5761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,656.93</x:t>
   </x:si>
   <x:si>
     <x:t>XS2377291963</x:t>
   </x:si>
   <x:si>
     <x:t>4.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5516</x:t>
-[...2 lines deleted...]
-    <x:t>$266,651.66</x:t>
+    <x:t>0.5684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,960.62</x:t>
   </x:si>
   <x:si>
     <x:t>65559D2D0</x:t>
   </x:si>
   <x:si>
     <x:t>3.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5488</x:t>
-[...2 lines deleted...]
-    <x:t>$265,315.98</x:t>
+    <x:t>0.5668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,169.07</x:t>
   </x:si>
   <x:si>
     <x:t>7800866S8</x:t>
   </x:si>
   <x:si>
     <x:t>6.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4407</x:t>
-[...2 lines deleted...]
-    <x:t>$213,056.57</x:t>
+    <x:t>0.4454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,422.41</x:t>
   </x:si>
   <x:si>
     <x:t>06051GKL2</x:t>
   </x:si>
   <x:si>
     <x:t>3.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4076</x:t>
-[...2 lines deleted...]
-    <x:t>$197,069.46</x:t>
+    <x:t>0.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,179.79</x:t>
   </x:si>
   <x:si>
     <x:t>XS2859413341</x:t>
   </x:si>
   <x:si>
     <x:t>4.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3573</x:t>
-[...2 lines deleted...]
-    <x:t>$172,719.42</x:t>
+    <x:t>0.3615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,885.98</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400FB22</x:t>
   </x:si>
   <x:si>
     <x:t>5.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3567</x:t>
-[...2 lines deleted...]
-    <x:t>$172,452.63</x:t>
+    <x:t>0.361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,597.66</x:t>
   </x:si>
   <x:si>
     <x:t>Hayfin Emerald Clo Vi Dac</x:t>
   </x:si>
   <x:si>
     <x:t>XS3196159977</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>0.3402</x:t>
-[...2 lines deleted...]
-    <x:t>$164,487.03</x:t>
+    <x:t>0.344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,394.20</x:t>
   </x:si>
   <x:si>
     <x:t>Providus Clo V Dac</x:t>
   </x:si>
   <x:si>
     <x:t>XS3196134558</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3385</x:t>
-[...2 lines deleted...]
-    <x:t>$163,646.75</x:t>
+    <x:t>0.3422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,543.40</x:t>
   </x:si>
   <x:si>
     <x:t>Wells Fargo &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>95000U3H4</x:t>
   </x:si>
   <x:si>
     <x:t>6.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.315</x:t>
-[...2 lines deleted...]
-    <x:t>$152,269.08</x:t>
+    <x:t>0.3251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,233.72</x:t>
   </x:si>
   <x:si>
     <x:t>46647PEX0</x:t>
   </x:si>
   <x:si>
     <x:t>5.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2989</x:t>
-[...2 lines deleted...]
-    <x:t>$144,508.63</x:t>
+    <x:t>0.3083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,143.16</x:t>
   </x:si>
   <x:si>
     <x:t>06051GMW6</x:t>
   </x:si>
   <x:si>
     <x:t>5.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.296</x:t>
-[...2 lines deleted...]
-    <x:t>$143,111.18</x:t>
+    <x:t>0.3059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,949.76</x:t>
   </x:si>
   <x:si>
     <x:t>46647PFK7</x:t>
   </x:si>
   <x:si>
     <x:t>5.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2895</x:t>
-[...2 lines deleted...]
-    <x:t>$139,962.91</x:t>
+    <x:t>0.2987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,489.12</x:t>
   </x:si>
   <x:si>
     <x:t>29250NCL7</x:t>
   </x:si>
   <x:si>
     <x:t>5.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2568</x:t>
-[...2 lines deleted...]
-    <x:t>$124,131.41</x:t>
+    <x:t>0.2532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,459.29</x:t>
   </x:si>
   <x:si>
     <x:t>29250NAW5</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1335</x:t>
-[...2 lines deleted...]
-    <x:t>$64,539.92</x:t>
+    <x:t>0.1379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,686.60</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>10.46459999999999</x:t>
-[...2 lines deleted...]
-    <x:t>$5,059,208.03</x:t>
+    <x:t>11.501099999999965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,562,960.93</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1297,100 +1261,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8830ba3c816e44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2694d3512a1740c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd19bba77fee64b72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac37c7a854fa4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R116bd218d8c2479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R944b78e0e73e42d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I97"/>
+  <x:dimension ref="A1:I94"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
-    <x:col min="7" max="7" width="25" customWidth="1"/>
+    <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>409</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1506,2655 +1470,2568 @@
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="G38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A94" s="1">
-[...110 lines deleted...]
-      <x:c r="I97" s="2" t="s">
+      <x:c r="A94" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B94" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C94" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D94" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E94" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F94" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G94" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H94" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I94" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A97:I97"/>
+    <x:mergeCell ref="A94:I94"/>
   </x:mergeCells>
 </x:worksheet>
 </file>