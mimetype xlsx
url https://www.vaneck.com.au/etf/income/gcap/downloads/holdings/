--- v3 (2026-06-25)
+++ v4 (2026-07-16)
@@ -1,1239 +1,1233 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re358bbca6a124499" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb993ebf0b75f4b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260624" sheetId="1" r:id="R944b78e0e73e42d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260716" sheetId="1" r:id="Re349bb09dc004e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="756" uniqueCount="398">
-[...1 lines deleted...]
-    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  24/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="396">
+  <x:si>
+    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  16/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2498454342</x:t>
   </x:si>
   <x:si>
     <x:t>8.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BB+</x:t>
   </x:si>
   <x:si>
-    <x:t>2.423</x:t>
-[...2 lines deleted...]
-    <x:t>$1,172,043.05</x:t>
+    <x:t>2.4108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,169,650.30</x:t>
   </x:si>
   <x:si>
     <x:t>Nordea Bank Abp</x:t>
   </x:si>
   <x:si>
     <x:t>USX6000AAA61</x:t>
   </x:si>
   <x:si>
     <x:t>6.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4165</x:t>
-[...2 lines deleted...]
-    <x:t>$1,168,904.51</x:t>
+    <x:t>2.4003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,164,591.89</x:t>
   </x:si>
   <x:si>
     <x:t>Commerzbank Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DE000CZ45WB5</x:t>
   </x:si>
   <x:si>
     <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3231</x:t>
-[...2 lines deleted...]
-    <x:t>$1,123,710.42</x:t>
+    <x:t>2.3282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,129,595.30</x:t>
   </x:si>
   <x:si>
     <x:t>Kbc Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BE0390152180</x:t>
   </x:si>
   <x:si>
     <x:t>6.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1629</x:t>
-[...2 lines deleted...]
-    <x:t>$1,046,233.40</x:t>
+    <x:t>2.1673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,510.56</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto-Dominion Bank/The</x:t>
   </x:si>
   <x:si>
     <x:t>89116CVK0</x:t>
   </x:si>
   <x:si>
     <x:t>5.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1531</x:t>
-[...2 lines deleted...]
-    <x:t>$1,041,498.78</x:t>
+    <x:t>2.1489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,042,613.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3298830863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,823.18</x:t>
   </x:si>
   <x:si>
     <x:t>BE0390219856</x:t>
   </x:si>
   <x:si>
     <x:t>6.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1116</x:t>
-[...14 lines deleted...]
-    <x:t>$1,013,814.56</x:t>
+    <x:t>2.1171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,027,188.00</x:t>
   </x:si>
   <x:si>
     <x:t>Nationwide Building Society</x:t>
   </x:si>
   <x:si>
     <x:t>NBS LN</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.0298</x:t>
-[...2 lines deleted...]
-    <x:t>$981,825.08</x:t>
+    <x:t>2.0423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,905.04</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Nova Scotia/The</x:t>
   </x:si>
   <x:si>
     <x:t>064159KJ4</x:t>
   </x:si>
   <x:si>
     <x:t>4.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9756</x:t>
-[...2 lines deleted...]
-    <x:t>$955,615.92</x:t>
+    <x:t>1.9175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$930,357.43</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>86562MEK2</x:t>
   </x:si>
   <x:si>
     <x:t>5.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9185</x:t>
-[...2 lines deleted...]
-    <x:t>$928,019.82</x:t>
+    <x:t>1.8857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,883.82</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Ireland Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2898168443</x:t>
   </x:si>
   <x:si>
     <x:t>6.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.816</x:t>
-[...2 lines deleted...]
-    <x:t>$878,433.47</x:t>
+    <x:t>1.8083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877,340.21</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Handelsbanken Ab</x:t>
   </x:si>
   <x:si>
     <x:t>XS2233263586</x:t>
   </x:si>
   <x:si>
     <x:t>4.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7269</x:t>
-[...2 lines deleted...]
-    <x:t>$835,323.48</x:t>
+    <x:t>1.7059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,692.43</x:t>
   </x:si>
   <x:si>
     <x:t>Axa Sa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2737652474</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6773</x:t>
-[...2 lines deleted...]
-    <x:t>$811,307.64</x:t>
+    <x:t>1.6787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,486.40</x:t>
   </x:si>
   <x:si>
     <x:t>XS2896922312</x:t>
   </x:si>
   <x:si>
     <x:t>7.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6131</x:t>
-[...2 lines deleted...]
-    <x:t>$780,296.09</x:t>
+    <x:t>1.6471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,135.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperatieve Rabobank Ua</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1002121454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,553.51</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>29250NCF0</x:t>
   </x:si>
   <x:si>
     <x:t>7.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5759</x:t>
-[...20 lines deleted...]
-    <x:t>$750,400.12</x:t>
+    <x:t>1.5054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,378.05</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Comercial Portugues Sa</x:t>
   </x:si>
   <x:si>
     <x:t>PTBCPKOM0004</x:t>
   </x:si>
   <x:si>
     <x:t>8.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5044</x:t>
-[...2 lines deleted...]
-    <x:t>$727,677.77</x:t>
+    <x:t>1.4915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,632.80</x:t>
   </x:si>
   <x:si>
     <x:t>DE000CZ45WD1</x:t>
   </x:si>
   <x:si>
     <x:t>6.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4623</x:t>
-[...2 lines deleted...]
-    <x:t>$707,350.89</x:t>
+    <x:t>1.4681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,298.18</x:t>
   </x:si>
   <x:si>
     <x:t>XS3322440945</x:t>
   </x:si>
   <x:si>
     <x:t>5.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3882</x:t>
-[...2 lines deleted...]
-    <x:t>$671,499.94</x:t>
+    <x:t>1.3799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,520.88</x:t>
   </x:si>
   <x:si>
     <x:t>86562MDK3</x:t>
   </x:si>
   <x:si>
     <x:t>6.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3586</x:t>
-[...2 lines deleted...]
-    <x:t>$657,181.47</x:t>
+    <x:t>1.3418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,009.80</x:t>
   </x:si>
   <x:si>
     <x:t>Dnb Bank Asa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2831061796</x:t>
   </x:si>
   <x:si>
     <x:t>7.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2853</x:t>
-[...2 lines deleted...]
-    <x:t>$621,715.80</x:t>
+    <x:t>1.2713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,788.43</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Bank Of Canada</x:t>
   </x:si>
   <x:si>
     <x:t>780082AR4</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2515</x:t>
-[...2 lines deleted...]
-    <x:t>$605,348.59</x:t>
+    <x:t>1.2406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,932.19</x:t>
   </x:si>
   <x:si>
     <x:t>Natwest Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS3016221981</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2332</x:t>
-[...2 lines deleted...]
-    <x:t>$596,525.38</x:t>
+    <x:t>1.2294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,467.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17327CBC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,146.98</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>606822DP6</x:t>
   </x:si>
   <x:si>
     <x:t>6.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2249</x:t>
-[...17 lines deleted...]
-    <x:t>$590,762.57</x:t>
+    <x:t>1.1721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$568,669.97</x:t>
   </x:si>
   <x:si>
     <x:t>89117F4G1</x:t>
   </x:si>
   <x:si>
     <x:t>5.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0779</x:t>
-[...2 lines deleted...]
-    <x:t>$521,396.25</x:t>
+    <x:t>1.0788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,435.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apt Pipelines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,473.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,691.62</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334621</x:t>
   </x:si>
   <x:si>
     <x:t>6.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>$521,388.94</x:t>
-[...17 lines deleted...]
-    <x:t>Apt Pipelines Ltd</x:t>
+    <x:t>1.0638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,116.06</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334209</x:t>
   </x:si>
   <x:si>
     <x:t>6.77%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0618</x:t>
-[...14 lines deleted...]
-    <x:t>$512,652.03</x:t>
+    <x:t>1.0609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,729.33</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090353</x:t>
   </x:si>
   <x:si>
     <x:t>6.59%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0582</x:t>
-[...2 lines deleted...]
-    <x:t>$511,863.79</x:t>
+    <x:t>1.0601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,362.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdc Data Centres Australia Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,323.48</x:t>
   </x:si>
   <x:si>
     <x:t>Westconnex Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334159</x:t>
   </x:si>
   <x:si>
     <x:t>5.94%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0528</x:t>
-[...17 lines deleted...]
-    <x:t>$504,721.02</x:t>
+    <x:t>1.0484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,661.57</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Banking Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS1043552261</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0429</x:t>
-[...2 lines deleted...]
-    <x:t>$504,465.76</x:t>
+    <x:t>1.0393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,271.64</x:t>
   </x:si>
   <x:si>
     <x:t>Firstmac Mortgage Funding Trust No.4 Se</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0110268</x:t>
   </x:si>
   <x:si>
     <x:t>5.38%</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0362</x:t>
-[...2 lines deleted...]
-    <x:t>$501,229.48</x:t>
+    <x:t>0.9768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,922.39</x:t>
   </x:si>
   <x:si>
     <x:t>Jpmorgan Chase &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>46647PEW2</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9337</x:t>
-[...2 lines deleted...]
-    <x:t>$451,633.43</x:t>
+    <x:t>0.9182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,492.61</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of America Corp</x:t>
   </x:si>
   <x:si>
     <x:t>06051GMM8</x:t>
   </x:si>
   <x:si>
     <x:t>5.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9336</x:t>
-[...2 lines deleted...]
-    <x:t>$451,590.53</x:t>
+    <x:t>0.9176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,206.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$442,035.02</x:t>
   </x:si>
   <x:si>
     <x:t>172967QJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9149</x:t>
-[...17 lines deleted...]
-    <x:t>$440,165.65</x:t>
+    <x:t>0.9038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,528.11</x:t>
   </x:si>
   <x:si>
     <x:t>Series 2026-1 Wst Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105516</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8487</x:t>
-[...2 lines deleted...]
-    <x:t>$410,517.98</x:t>
+    <x:t>0.8503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,556.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3086813436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,079.35</x:t>
   </x:si>
   <x:si>
     <x:t>XS2575900977</x:t>
   </x:si>
   <x:si>
     <x:t>8.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8401</x:t>
-[...2 lines deleted...]
-    <x:t>$406,352.90</x:t>
+    <x:t>0.8332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,269.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2492482828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,495.86</x:t>
   </x:si>
   <x:si>
     <x:t>XS2529511722</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8311</x:t>
-[...23 lines deleted...]
-    <x:t>$394,729.54</x:t>
+    <x:t>0.824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,809.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46647PEH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,267.63</x:t>
   </x:si>
   <x:si>
     <x:t>USF11494CJ27</x:t>
   </x:si>
   <x:si>
     <x:t>6.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7981</x:t>
-[...2 lines deleted...]
-    <x:t>$386,045.84</x:t>
+    <x:t>0.7632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,312.98</x:t>
   </x:si>
   <x:si>
     <x:t>29250NBV6</x:t>
   </x:si>
   <x:si>
     <x:t>8.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7864</x:t>
-[...14 lines deleted...]
-    <x:t>$377,848.11</x:t>
+    <x:t>0.7545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,086.15</x:t>
   </x:si>
   <x:si>
     <x:t>Caixabank Sa</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609053</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7502</x:t>
-[...2 lines deleted...]
-    <x:t>$362,874.07</x:t>
+    <x:t>0.7489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,331.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2774944008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,881.93</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609046</x:t>
   </x:si>
   <x:si>
     <x:t>8.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7495</x:t>
-[...14 lines deleted...]
-    <x:t>$362,016.56</x:t>
+    <x:t>0.744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,953.56</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400F2H9</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7427</x:t>
-[...2 lines deleted...]
-    <x:t>$359,238.54</x:t>
+    <x:t>0.7395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,801.62</x:t>
   </x:si>
   <x:si>
     <x:t>Aib Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2808268390</x:t>
   </x:si>
   <x:si>
     <x:t>7.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.737</x:t>
-[...2 lines deleted...]
-    <x:t>$356,482.54</x:t>
+    <x:t>0.735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,586.25</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2817323749</x:t>
   </x:si>
   <x:si>
     <x:t>7.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7336</x:t>
-[...2 lines deleted...]
-    <x:t>$354,873.99</x:t>
+    <x:t>0.7298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,098.08</x:t>
   </x:si>
   <x:si>
     <x:t>DE000CB94MF6</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7281</x:t>
-[...2 lines deleted...]
-    <x:t>$352,210.37</x:t>
+    <x:t>0.7237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,117.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,347.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3021369809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,874.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400N2U2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$345,604.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3085146929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,940.15</x:t>
   </x:si>
   <x:si>
     <x:t>XS2959514519</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7194</x:t>
-[...8 lines deleted...]
-    <x:t>FR001400F067</x:t>
+    <x:t>0.6975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,414.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400XJP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,777.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2980851351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,850.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2456432413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,063.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,860.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CZ45WA7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,393.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,087.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedbank Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2759983385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,209.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0641598V1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,890.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USF1067PAD80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,694.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89116CKP1</x:t>
   </x:si>
   <x:si>
     <x:t>7.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7193</x:t>
-[...155 lines deleted...]
-    <x:t>$302,334.07</x:t>
+    <x:t>0.6186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,125.39</x:t>
   </x:si>
   <x:si>
     <x:t>0641598X7</x:t>
   </x:si>
   <x:si>
     <x:t>7.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6226</x:t>
-[...2 lines deleted...]
-    <x:t>$301,173.74</x:t>
+    <x:t>0.6176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,648.25</x:t>
   </x:si>
   <x:si>
     <x:t>46647PFC5</x:t>
   </x:si>
   <x:si>
     <x:t>5.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6188</x:t>
-[...2 lines deleted...]
-    <x:t>$299,320.23</x:t>
+    <x:t>0.6064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,203.83</x:t>
   </x:si>
   <x:si>
     <x:t>USX60003AC87</x:t>
   </x:si>
   <x:si>
     <x:t>6.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6088</x:t>
-[...2 lines deleted...]
-    <x:t>$294,491.68</x:t>
+    <x:t>0.6029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,513.09</x:t>
   </x:si>
   <x:si>
     <x:t>86562MDW7</x:t>
   </x:si>
   <x:si>
     <x:t>6.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5943</x:t>
-[...2 lines deleted...]
-    <x:t>$287,487.72</x:t>
+    <x:t>0.5869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,743.00</x:t>
   </x:si>
   <x:si>
     <x:t>780086X66</x:t>
   </x:si>
   <x:si>
     <x:t>7.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5761</x:t>
-[...2 lines deleted...]
-    <x:t>$278,656.93</x:t>
+    <x:t>0.5779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,374.74</x:t>
   </x:si>
   <x:si>
     <x:t>XS2377291963</x:t>
   </x:si>
   <x:si>
     <x:t>4.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5684</x:t>
-[...2 lines deleted...]
-    <x:t>$274,960.62</x:t>
+    <x:t>0.5627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,012.70</x:t>
   </x:si>
   <x:si>
     <x:t>65559D2D0</x:t>
   </x:si>
   <x:si>
     <x:t>3.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5668</x:t>
-[...2 lines deleted...]
-    <x:t>$274,169.07</x:t>
+    <x:t>0.5612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,271.06</x:t>
   </x:si>
   <x:si>
     <x:t>7800866S8</x:t>
   </x:si>
   <x:si>
     <x:t>6.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4454</x:t>
-[...2 lines deleted...]
-    <x:t>$215,422.41</x:t>
+    <x:t>0.4459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,330.15</x:t>
   </x:si>
   <x:si>
     <x:t>06051GKL2</x:t>
   </x:si>
   <x:si>
     <x:t>3.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.42</x:t>
-[...2 lines deleted...]
-    <x:t>$203,179.79</x:t>
+    <x:t>0.4148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,272.56</x:t>
   </x:si>
   <x:si>
     <x:t>XS2859413341</x:t>
   </x:si>
   <x:si>
     <x:t>4.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3615</x:t>
-[...2 lines deleted...]
-    <x:t>$174,885.98</x:t>
+    <x:t>0.3581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,745.41</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400FB22</x:t>
   </x:si>
   <x:si>
     <x:t>5.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.361</x:t>
-[...2 lines deleted...]
-    <x:t>$174,597.66</x:t>
+    <x:t>0.3576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,497.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providus Clo V Dac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3196134558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,107.33</x:t>
   </x:si>
   <x:si>
     <x:t>Hayfin Emerald Clo Vi Dac</x:t>
   </x:si>
   <x:si>
     <x:t>XS3196159977</x:t>
   </x:si>
   <x:si>
-    <x:t>AA  </x:t>
-[...17 lines deleted...]
-    <x:t>$165,543.40</x:t>
+    <x:t>0.3386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,262.35</x:t>
   </x:si>
   <x:si>
     <x:t>Wells Fargo &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>95000U3H4</x:t>
   </x:si>
   <x:si>
     <x:t>6.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3251</x:t>
-[...2 lines deleted...]
-    <x:t>$157,233.72</x:t>
+    <x:t>0.3203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,412.09</x:t>
   </x:si>
   <x:si>
     <x:t>46647PEX0</x:t>
   </x:si>
   <x:si>
     <x:t>5.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3083</x:t>
-[...2 lines deleted...]
-    <x:t>$149,143.16</x:t>
+    <x:t>0.3032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,105.28</x:t>
   </x:si>
   <x:si>
     <x:t>06051GMW6</x:t>
   </x:si>
   <x:si>
     <x:t>5.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3059</x:t>
-[...2 lines deleted...]
-    <x:t>$147,949.76</x:t>
+    <x:t>0.3008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,960.05</x:t>
   </x:si>
   <x:si>
     <x:t>46647PFK7</x:t>
   </x:si>
   <x:si>
     <x:t>5.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2987</x:t>
-[...2 lines deleted...]
-    <x:t>$144,489.12</x:t>
+    <x:t>0.2933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,298.57</x:t>
   </x:si>
   <x:si>
     <x:t>29250NCL7</x:t>
   </x:si>
   <x:si>
     <x:t>5.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2532</x:t>
-[...2 lines deleted...]
-    <x:t>$122,459.29</x:t>
+    <x:t>0.2527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,620.59</x:t>
   </x:si>
   <x:si>
     <x:t>29250NAW5</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1379</x:t>
-[...2 lines deleted...]
-    <x:t>$66,686.60</x:t>
+    <x:t>0.1366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,298.69</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>11.501099999999965</x:t>
-[...2 lines deleted...]
-    <x:t>$5,562,960.93</x:t>
+    <x:t>12.866100000000017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,242,172.03</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1261,100 +1255,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac37c7a854fa4210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R116bd218d8c2479f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R944b78e0e73e42d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f55b936d62e4647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6c60f5a217e24da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re349bb09dc004e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I94"/>
+  <x:dimension ref="A1:I93"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>397</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1516,92 +1510,92 @@
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
@@ -1789,155 +1783,155 @@
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
@@ -2137,1901 +2131,1872 @@
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A93" s="1">
-[...52 lines deleted...]
-      <x:c r="I94" s="2" t="s">
+      <x:c r="A93" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B93" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C93" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D93" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E93" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F93" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G93" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H93" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I93" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A94:I94"/>
+    <x:mergeCell ref="A93:I93"/>
   </x:mergeCells>
 </x:worksheet>
 </file>