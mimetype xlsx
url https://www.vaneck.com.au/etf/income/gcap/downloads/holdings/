--- v4 (2026-07-16)
+++ v5 (2026-08-06)
@@ -1,1233 +1,1242 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb993ebf0b75f4b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4728cbd71f4b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260716" sheetId="1" r:id="Re349bb09dc004e8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260805" sheetId="1" r:id="Rcfdfe745cfc7494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="396">
-[...1 lines deleted...]
-    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  16/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="399">
+  <x:si>
+    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  05/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2498454342</x:t>
   </x:si>
   <x:si>
     <x:t>8.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BB+</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4108</x:t>
-[...2 lines deleted...]
-    <x:t>$1,169,650.30</x:t>
+    <x:t>2.3818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,174,923.54</x:t>
   </x:si>
   <x:si>
     <x:t>Nordea Bank Abp</x:t>
   </x:si>
   <x:si>
     <x:t>USX6000AAA61</x:t>
   </x:si>
   <x:si>
     <x:t>6.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4003</x:t>
-[...2 lines deleted...]
-    <x:t>$1,164,591.89</x:t>
+    <x:t>2.3494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,158,957.81</x:t>
   </x:si>
   <x:si>
     <x:t>Commerzbank Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DE000CZ45WB5</x:t>
   </x:si>
   <x:si>
     <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3282</x:t>
-[...2 lines deleted...]
-    <x:t>$1,129,595.30</x:t>
+    <x:t>2.3037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,409.94</x:t>
   </x:si>
   <x:si>
     <x:t>Kbc Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BE0390152180</x:t>
   </x:si>
   <x:si>
     <x:t>6.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1673</x:t>
-[...2 lines deleted...]
-    <x:t>$1,051,510.56</x:t>
+    <x:t>2.1424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,056,825.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE0390219856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,034,087.64</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto-Dominion Bank/The</x:t>
   </x:si>
   <x:si>
     <x:t>89116CVK0</x:t>
   </x:si>
   <x:si>
     <x:t>5.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1489</x:t>
-[...2 lines deleted...]
-    <x:t>$1,042,613.98</x:t>
+    <x:t>2.0705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,381.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nationwide Building Society</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NBS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$982,804.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>064159KJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$936,347.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MEK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$908,393.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Ireland Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2898168443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$879,181.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Svenska Handelsbanken Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2233263586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6807</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,097.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2896922312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$798,986.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axa Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2737652474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,377.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperatieve Rabobank Ua</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS1002121454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$744,123.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29250NCF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,162.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CZ45WD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,272.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Comercial Portugues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBCPKOM0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,226.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3322440945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,721.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400OIX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,768.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3214409834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$655,115.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,172.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dnb Bank Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2831061796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,685.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3016221981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,037.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780082AR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,478.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17327CBC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,584.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>606822DP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,033.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89117F4G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,865.32</x:t>
   </x:si>
   <x:si>
     <x:t>XS3298830863</x:t>
   </x:si>
   <x:si>
     <x:t>8.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1287</x:t>
-[...284 lines deleted...]
-    <x:t>$523,435.83</x:t>
+    <x:t>1.0542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,049.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,140.15</x:t>
   </x:si>
   <x:si>
     <x:t>Apt Pipelines Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>AU3CB0334209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,240.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,161.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,076.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdc Data Centres Australia Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,971.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westconnex Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,214.11</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU3FN0109401</x:t>
   </x:si>
   <x:si>
     <x:t>6.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0727</x:t>
-[...89 lines deleted...]
-    <x:t>$508,661.57</x:t>
+    <x:t>1.0291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,658.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New South Wales Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3SG0003155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,155.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No.4 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,364.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967QJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$436,948.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jpmorgan Chase &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46647PEW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,957.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06051GMM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,589.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,258.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3086813436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,949.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2026-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,629.66</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Banking Group Plc</x:t>
   </x:si>
   <x:si>
-    <x:t>XS1043552261</x:t>
-[...103 lines deleted...]
-  <x:si>
     <x:t>XS2575900977</x:t>
   </x:si>
   <x:si>
     <x:t>8.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8332</x:t>
-[...2 lines deleted...]
-    <x:t>$404,269.50</x:t>
+    <x:t>0.8159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,477.75</x:t>
   </x:si>
   <x:si>
     <x:t>XS2492482828</x:t>
   </x:si>
   <x:si>
     <x:t>8.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8275</x:t>
-[...11 lines deleted...]
-    <x:t>$399,809.05</x:t>
+    <x:t>0.8095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,332.39</x:t>
   </x:si>
   <x:si>
     <x:t>46647PEH5</x:t>
   </x:si>
   <x:si>
     <x:t>5.77%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7693</x:t>
-[...2 lines deleted...]
-    <x:t>$373,267.63</x:t>
+    <x:t>0.7527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,285.24</x:t>
   </x:si>
   <x:si>
     <x:t>USF11494CJ27</x:t>
   </x:si>
   <x:si>
     <x:t>6.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7632</x:t>
-[...2 lines deleted...]
-    <x:t>$370,312.98</x:t>
+    <x:t>0.7447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,358.80</x:t>
   </x:si>
   <x:si>
     <x:t>29250NBV6</x:t>
   </x:si>
   <x:si>
     <x:t>8.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7545</x:t>
-[...2 lines deleted...]
-    <x:t>$366,086.15</x:t>
+    <x:t>0.7412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,605.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2774944008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,882.93</x:t>
   </x:si>
   <x:si>
     <x:t>Caixabank Sa</x:t>
   </x:si>
   <x:si>
+    <x:t>ES0840609046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,999.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400F2H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,638.01</x:t>
+  </x:si>
+  <x:si>
     <x:t>ES0840609053</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7489</x:t>
-[...35 lines deleted...]
-    <x:t>$358,801.62</x:t>
+    <x:t>0.7276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,935.46</x:t>
   </x:si>
   <x:si>
     <x:t>Aib Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2808268390</x:t>
   </x:si>
   <x:si>
     <x:t>7.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.735</x:t>
-[...2 lines deleted...]
-    <x:t>$356,586.25</x:t>
+    <x:t>0.7256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,950.56</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2817323749</x:t>
   </x:si>
   <x:si>
     <x:t>7.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7298</x:t>
-[...2 lines deleted...]
-    <x:t>$354,098.08</x:t>
+    <x:t>0.7206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,449.60</x:t>
   </x:si>
   <x:si>
     <x:t>DE000CB94MF6</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7237</x:t>
-[...2 lines deleted...]
-    <x:t>$351,117.91</x:t>
+    <x:t>0.7158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,092.20</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609061</x:t>
   </x:si>
   <x:si>
-    <x:t>0.72</x:t>
-[...14 lines deleted...]
-    <x:t>$346,874.06</x:t>
+    <x:t>0.7046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,597.72</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400N2U2</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7123</x:t>
-[...2 lines deleted...]
-    <x:t>$345,604.24</x:t>
+    <x:t>0.7039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,251.89</x:t>
   </x:si>
   <x:si>
     <x:t>XS3085146929</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7027</x:t>
-[...2 lines deleted...]
-    <x:t>$340,940.15</x:t>
+    <x:t>0.6936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,126.47</x:t>
   </x:si>
   <x:si>
     <x:t>XS2959514519</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6975</x:t>
-[...2 lines deleted...]
-    <x:t>$338,414.74</x:t>
+    <x:t>0.6893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,023.64</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400XJP0</x:t>
   </x:si>
   <x:si>
     <x:t>5.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6921</x:t>
-[...2 lines deleted...]
-    <x:t>$335,777.10</x:t>
+    <x:t>0.6829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,879.81</x:t>
   </x:si>
   <x:si>
     <x:t>XS2980851351</x:t>
   </x:si>
   <x:si>
     <x:t>4.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6881</x:t>
-[...2 lines deleted...]
-    <x:t>$333,850.58</x:t>
+    <x:t>0.6795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,214.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,476.46</x:t>
   </x:si>
   <x:si>
     <x:t>XS2456432413</x:t>
   </x:si>
   <x:si>
     <x:t>4.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6844</x:t>
-[...11 lines deleted...]
-    <x:t>$330,860.27</x:t>
+    <x:t>$333,462.14</x:t>
   </x:si>
   <x:si>
     <x:t>DE000CZ45WA7</x:t>
   </x:si>
   <x:si>
     <x:t>4.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.681</x:t>
-[...2 lines deleted...]
-    <x:t>$330,393.63</x:t>
+    <x:t>0.6726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,782.70</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609038</x:t>
   </x:si>
   <x:si>
     <x:t>3.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6618</x:t>
-[...2 lines deleted...]
-    <x:t>$321,087.90</x:t>
+    <x:t>0.6552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,205.55</x:t>
   </x:si>
   <x:si>
     <x:t>Swedbank Ab</x:t>
   </x:si>
   <x:si>
     <x:t>XS2759983385</x:t>
   </x:si>
   <x:si>
     <x:t>7.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6352</x:t>
-[...2 lines deleted...]
-    <x:t>$308,209.75</x:t>
+    <x:t>0.6232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,416.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USF1067PAD80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,246.45</x:t>
   </x:si>
   <x:si>
     <x:t>0641598V1</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6284</x:t>
-[...14 lines deleted...]
-    <x:t>$302,694.40</x:t>
+    <x:t>0.6062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,021.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0641598X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,563.83</x:t>
   </x:si>
   <x:si>
     <x:t>89116CKP1</x:t>
   </x:si>
   <x:si>
     <x:t>7.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6186</x:t>
-[...14 lines deleted...]
-    <x:t>$299,648.25</x:t>
+    <x:t>0.597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,496.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USX60003AC87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,362.16</x:t>
   </x:si>
   <x:si>
     <x:t>46647PFC5</x:t>
   </x:si>
   <x:si>
     <x:t>5.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6064</x:t>
-[...14 lines deleted...]
-    <x:t>$292,513.09</x:t>
+    <x:t>0.5773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,802.19</x:t>
   </x:si>
   <x:si>
     <x:t>86562MDW7</x:t>
   </x:si>
   <x:si>
     <x:t>6.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5869</x:t>
-[...2 lines deleted...]
-    <x:t>$284,743.00</x:t>
+    <x:t>0.5731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,681.65</x:t>
   </x:si>
   <x:si>
     <x:t>780086X66</x:t>
   </x:si>
   <x:si>
     <x:t>7.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5779</x:t>
-[...2 lines deleted...]
-    <x:t>$280,374.74</x:t>
+    <x:t>0.5658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,118.81</x:t>
   </x:si>
   <x:si>
     <x:t>XS2377291963</x:t>
   </x:si>
   <x:si>
     <x:t>4.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5627</x:t>
-[...2 lines deleted...]
-    <x:t>$273,012.70</x:t>
+    <x:t>0.5524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,485.36</x:t>
   </x:si>
   <x:si>
     <x:t>65559D2D0</x:t>
   </x:si>
   <x:si>
     <x:t>3.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5612</x:t>
-[...2 lines deleted...]
-    <x:t>$272,271.06</x:t>
+    <x:t>0.5504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,511.11</x:t>
   </x:si>
   <x:si>
     <x:t>7800866S8</x:t>
   </x:si>
   <x:si>
     <x:t>6.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4459</x:t>
-[...2 lines deleted...]
-    <x:t>$216,330.15</x:t>
+    <x:t>0.4368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,480.01</x:t>
   </x:si>
   <x:si>
     <x:t>06051GKL2</x:t>
   </x:si>
   <x:si>
     <x:t>3.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4148</x:t>
-[...2 lines deleted...]
-    <x:t>$201,272.56</x:t>
+    <x:t>0.4063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,428.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400FB22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,259.05</x:t>
   </x:si>
   <x:si>
     <x:t>XS2859413341</x:t>
   </x:si>
   <x:si>
     <x:t>4.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3581</x:t>
-[...14 lines deleted...]
-    <x:t>$173,497.58</x:t>
+    <x:t>0.3383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,880.55</x:t>
   </x:si>
   <x:si>
     <x:t>Providus Clo V Dac</x:t>
   </x:si>
   <x:si>
     <x:t>XS3196134558</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>0.3403</x:t>
-[...2 lines deleted...]
-    <x:t>$165,107.33</x:t>
+    <x:t>0.3357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,575.15</x:t>
   </x:si>
   <x:si>
     <x:t>Hayfin Emerald Clo Vi Dac</x:t>
   </x:si>
   <x:si>
     <x:t>XS3196159977</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3386</x:t>
-[...2 lines deleted...]
-    <x:t>$164,262.35</x:t>
+    <x:t>0.334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,736.16</x:t>
   </x:si>
   <x:si>
     <x:t>Wells Fargo &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>95000U3H4</x:t>
   </x:si>
   <x:si>
     <x:t>6.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3203</x:t>
-[...2 lines deleted...]
-    <x:t>$155,412.09</x:t>
+    <x:t>0.3134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,591.25</x:t>
   </x:si>
   <x:si>
     <x:t>46647PEX0</x:t>
   </x:si>
   <x:si>
     <x:t>5.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3032</x:t>
-[...2 lines deleted...]
-    <x:t>$147,105.28</x:t>
+    <x:t>0.2961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,046.08</x:t>
   </x:si>
   <x:si>
     <x:t>06051GMW6</x:t>
   </x:si>
   <x:si>
     <x:t>5.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3008</x:t>
-[...2 lines deleted...]
-    <x:t>$145,960.05</x:t>
+    <x:t>0.2935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,803.46</x:t>
   </x:si>
   <x:si>
     <x:t>46647PFK7</x:t>
   </x:si>
   <x:si>
     <x:t>5.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2933</x:t>
-[...2 lines deleted...]
-    <x:t>$142,298.57</x:t>
+    <x:t>0.2864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,280.83</x:t>
   </x:si>
   <x:si>
     <x:t>29250NCL7</x:t>
   </x:si>
   <x:si>
     <x:t>5.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2527</x:t>
-[...2 lines deleted...]
-    <x:t>$122,620.59</x:t>
+    <x:t>0.2474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,054.93</x:t>
   </x:si>
   <x:si>
     <x:t>29250NAW5</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1366</x:t>
-[...2 lines deleted...]
-    <x:t>$66,298.69</x:t>
+    <x:t>0.1341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,138.77</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>12.866100000000017</x:t>
-[...2 lines deleted...]
-    <x:t>$6,242,172.03</x:t>
+    <x:t>14.528599999999969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,166,904.31</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1255,100 +1264,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f55b936d62e4647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6c60f5a217e24da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re349bb09dc004e8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a37010e02448ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R683f94fc89454808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfdfe745cfc7494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I93"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1481,2508 +1490,2508 @@
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>38</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B93" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C93" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D93" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E93" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F93" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G93" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H93" s="2" t="s">