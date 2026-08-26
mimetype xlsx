--- v5 (2026-08-06)
+++ v6 (2026-08-26)
@@ -1,1242 +1,1284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc4728cbd71f4b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e19cc6f45d48fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260805" sheetId="1" r:id="Rcfdfe745cfc7494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260825" sheetId="1" r:id="R39eeb9663e694fa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="748" uniqueCount="399">
-[...1 lines deleted...]
-    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  05/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="772" uniqueCount="413">
+  <x:si>
+    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  25/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2498454342</x:t>
   </x:si>
   <x:si>
     <x:t>8.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BB+</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3818</x:t>
-[...2 lines deleted...]
-    <x:t>$1,174,923.54</x:t>
+    <x:t>2.2779</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,082.37</x:t>
   </x:si>
   <x:si>
     <x:t>Nordea Bank Abp</x:t>
   </x:si>
   <x:si>
     <x:t>USX6000AAA61</x:t>
   </x:si>
   <x:si>
     <x:t>6.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3494</x:t>
-[...2 lines deleted...]
-    <x:t>$1,158,957.81</x:t>
+    <x:t>2.2281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,142,561.70</x:t>
   </x:si>
   <x:si>
     <x:t>Commerzbank Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DE000CZ45WB5</x:t>
   </x:si>
   <x:si>
     <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3037</x:t>
-[...2 lines deleted...]
-    <x:t>$1,136,409.94</x:t>
+    <x:t>2.2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,130,129.08</x:t>
   </x:si>
   <x:si>
     <x:t>Kbc Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BE0390152180</x:t>
   </x:si>
   <x:si>
     <x:t>6.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1424</x:t>
-[...2 lines deleted...]
-    <x:t>$1,056,825.85</x:t>
+    <x:t>2.0466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,049,486.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3298830863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,041,535.03</x:t>
   </x:si>
   <x:si>
     <x:t>BE0390219856</x:t>
   </x:si>
   <x:si>
     <x:t>6.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0963</x:t>
-[...2 lines deleted...]
-    <x:t>$1,034,087.64</x:t>
+    <x:t>2.0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,026,535.53</x:t>
   </x:si>
   <x:si>
     <x:t>Toronto-Dominion Bank/The</x:t>
   </x:si>
   <x:si>
     <x:t>89116CVK0</x:t>
   </x:si>
   <x:si>
     <x:t>5.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0705</x:t>
-[...2 lines deleted...]
-    <x:t>$1,021,381.61</x:t>
+    <x:t>1.9852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,988.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cooperatieve Rabobank Ua</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3322440945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,820.66</x:t>
   </x:si>
   <x:si>
     <x:t>Nationwide Building Society</x:t>
   </x:si>
   <x:si>
     <x:t>NBS LN</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>1.9923</x:t>
-[...2 lines deleted...]
-    <x:t>$982,804.58</x:t>
+    <x:t>1.8955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,975.19</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Nova Scotia/The</x:t>
   </x:si>
   <x:si>
     <x:t>064159KJ4</x:t>
   </x:si>
   <x:si>
     <x:t>4.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8982</x:t>
-[...2 lines deleted...]
-    <x:t>$936,347.01</x:t>
+    <x:t>1.803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,553.81</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>86562MEK2</x:t>
   </x:si>
   <x:si>
     <x:t>5.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8415</x:t>
-[...2 lines deleted...]
-    <x:t>$908,393.09</x:t>
+    <x:t>1.7362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,277.72</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Ireland Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2898168443</x:t>
   </x:si>
   <x:si>
     <x:t>6.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7823</x:t>
-[...2 lines deleted...]
-    <x:t>$879,181.38</x:t>
+    <x:t>1.7011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$872,299.00</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Handelsbanken Ab</x:t>
   </x:si>
   <x:si>
     <x:t>XS2233263586</x:t>
   </x:si>
   <x:si>
     <x:t>4.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6807</x:t>
-[...2 lines deleted...]
-    <x:t>$829,097.06</x:t>
+    <x:t>1.594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,394.90</x:t>
   </x:si>
   <x:si>
     <x:t>XS2896922312</x:t>
   </x:si>
   <x:si>
     <x:t>7.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6197</x:t>
-[...2 lines deleted...]
-    <x:t>$798,986.87</x:t>
+    <x:t>1.5588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$799,316.93</x:t>
   </x:si>
   <x:si>
     <x:t>Axa Sa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2737652474</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6002</x:t>
-[...5 lines deleted...]
-    <x:t>Cooperatieve Rabobank Ua</x:t>
+    <x:t>1.5216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,260.11</x:t>
   </x:si>
   <x:si>
     <x:t>XS1002121454</x:t>
   </x:si>
   <x:si>
     <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5085</x:t>
-[...2 lines deleted...]
-    <x:t>$744,123.58</x:t>
+    <x:t>1.443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,947.56</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>29250NCF0</x:t>
   </x:si>
   <x:si>
     <x:t>7.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4741</x:t>
-[...2 lines deleted...]
-    <x:t>$727,162.25</x:t>
+    <x:t>1.3911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,314.34</x:t>
   </x:si>
   <x:si>
     <x:t>DE000CZ45WD1</x:t>
   </x:si>
   <x:si>
     <x:t>6.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.448</x:t>
-[...2 lines deleted...]
-    <x:t>$714,272.36</x:t>
+    <x:t>1.3835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,449.76</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Comercial Portugues Sa</x:t>
   </x:si>
   <x:si>
     <x:t>PTBCPKOM0004</x:t>
   </x:si>
   <x:si>
     <x:t>8.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4438</x:t>
-[...14 lines deleted...]
-    <x:t>$672,721.14</x:t>
+    <x:t>1.3796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,452.18</x:t>
   </x:si>
   <x:si>
     <x:t>Bpce Sa</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400OIX5</x:t>
   </x:si>
   <x:si>
     <x:t>4.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3618</x:t>
-[...2 lines deleted...]
-    <x:t>$671,768.69</x:t>
+    <x:t>1.2951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,128.43</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XS3214409834</x:t>
   </x:si>
   <x:si>
     <x:t>3.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.328</x:t>
-[...2 lines deleted...]
-    <x:t>$655,115.04</x:t>
+    <x:t>1.2619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,104.72</x:t>
   </x:si>
   <x:si>
     <x:t>86562MDK3</x:t>
   </x:si>
   <x:si>
     <x:t>6.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3099</x:t>
-[...2 lines deleted...]
-    <x:t>$646,172.51</x:t>
+    <x:t>1.2423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$637,034.95</x:t>
   </x:si>
   <x:si>
     <x:t>Dnb Bank Asa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2831061796</x:t>
   </x:si>
   <x:si>
     <x:t>7.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2481</x:t>
-[...2 lines deleted...]
-    <x:t>$615,685.07</x:t>
+    <x:t>1.1857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,037.97</x:t>
   </x:si>
   <x:si>
     <x:t>Natwest Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS3016221981</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2022</x:t>
-[...2 lines deleted...]
-    <x:t>$593,037.80</x:t>
+    <x:t>1.1526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$591,061.82</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Bank Of Canada</x:t>
   </x:si>
   <x:si>
     <x:t>780082AR4</x:t>
   </x:si>
   <x:si>
-    <x:t>1.193</x:t>
-[...2 lines deleted...]
-    <x:t>$588,478.49</x:t>
+    <x:t>1.1329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,953.50</x:t>
   </x:si>
   <x:si>
     <x:t>17327CBC6</x:t>
   </x:si>
   <x:si>
     <x:t>6.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1871</x:t>
-[...2 lines deleted...]
-    <x:t>$585,584.52</x:t>
+    <x:t>1.1069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,627.00</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>606822DP6</x:t>
   </x:si>
   <x:si>
     <x:t>6.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1414</x:t>
-[...2 lines deleted...]
-    <x:t>$563,033.59</x:t>
+    <x:t>1.0834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,564.17</x:t>
   </x:si>
   <x:si>
     <x:t>89117F4G1</x:t>
   </x:si>
   <x:si>
     <x:t>5.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0579</x:t>
-[...14 lines deleted...]
-    <x:t>$520,049.65</x:t>
+    <x:t>1.0186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,349.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,379.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Infrastructure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$515,550.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,546.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,502.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdc Data Centres Australia Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,556.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westconnex Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,240.06</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090353</x:t>
   </x:si>
   <x:si>
-    <x:t>6.59%</x:t>
-[...89 lines deleted...]
-    <x:t>$507,658.10</x:t>
+    <x:t>6.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,409.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Corp Of Victoria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3SG0003403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,255.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0113635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,914.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia &amp; New Zealand Banking Group L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0113452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,333.88</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3SG0003155</x:t>
   </x:si>
   <x:si>
     <x:t>5.25%</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>0.9957</x:t>
-[...2 lines deleted...]
-    <x:t>$491,155.00</x:t>
+    <x:t>0.9346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,276.33</x:t>
   </x:si>
   <x:si>
     <x:t>Firstmac Mortgage Funding Trust No.4 Se</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0110268</x:t>
   </x:si>
   <x:si>
     <x:t>5.38%</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9637</x:t>
-[...2 lines deleted...]
-    <x:t>$475,364.53</x:t>
+    <x:t>0.9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461,506.19</x:t>
   </x:si>
   <x:si>
     <x:t>172967QJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8858</x:t>
-[...2 lines deleted...]
-    <x:t>$436,948.37</x:t>
+    <x:t>0.8284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,774.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29250NBV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,680.46</x:t>
   </x:si>
   <x:si>
     <x:t>Jpmorgan Chase &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>46647PEW2</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8736</x:t>
-[...2 lines deleted...]
-    <x:t>$430,957.44</x:t>
+    <x:t>0.8239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,508.18</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of America Corp</x:t>
   </x:si>
   <x:si>
     <x:t>06051GMM8</x:t>
   </x:si>
   <x:si>
     <x:t>5.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8729</x:t>
-[...2 lines deleted...]
-    <x:t>$430,589.23</x:t>
+    <x:t>0.8227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,887.08</x:t>
   </x:si>
   <x:si>
     <x:t>National Rmbs Trust 2026-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105805</x:t>
   </x:si>
   <x:si>
     <x:t>5.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8682</x:t>
-[...2 lines deleted...]
-    <x:t>$428,258.19</x:t>
+    <x:t>0.8093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,973.90</x:t>
   </x:si>
   <x:si>
     <x:t>XS3086813436</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8169</x:t>
-[...2 lines deleted...]
-    <x:t>$402,949.55</x:t>
+    <x:t>0.7866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$403,373.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2575900977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,977.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2492482828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,236.15</x:t>
   </x:si>
   <x:si>
     <x:t>Series 2026-1 Wst Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105516</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8162</x:t>
-[...29 lines deleted...]
-    <x:t>$399,332.39</x:t>
+    <x:t>0.7582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,810.80</x:t>
   </x:si>
   <x:si>
     <x:t>46647PEH5</x:t>
   </x:si>
   <x:si>
     <x:t>5.77%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7527</x:t>
-[...2 lines deleted...]
-    <x:t>$371,285.24</x:t>
+    <x:t>0.7109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,552.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2774944008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,117.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixabank Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ES0840609046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,790.91</x:t>
   </x:si>
   <x:si>
     <x:t>USF11494CJ27</x:t>
   </x:si>
   <x:si>
     <x:t>6.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7447</x:t>
-[...41 lines deleted...]
-    <x:t>$362,999.82</x:t>
+    <x:t>0.7007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,286.57</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400F2H9</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7311</x:t>
-[...2 lines deleted...]
-    <x:t>$360,638.01</x:t>
+    <x:t>0.6997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,785.23</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609053</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7276</x:t>
-[...2 lines deleted...]
-    <x:t>$358,935.46</x:t>
+    <x:t>0.696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,876.18</x:t>
   </x:si>
   <x:si>
     <x:t>Aib Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2808268390</x:t>
   </x:si>
   <x:si>
     <x:t>7.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7256</x:t>
-[...2 lines deleted...]
-    <x:t>$357,950.56</x:t>
+    <x:t>0.6942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,953.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CB94MF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,227.27</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2817323749</x:t>
   </x:si>
   <x:si>
     <x:t>7.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7206</x:t>
-[...11 lines deleted...]
-    <x:t>$353,092.20</x:t>
+    <x:t>0.6788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,063.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR001400N2U2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,677.47</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609061</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7046</x:t>
-[...14 lines deleted...]
-    <x:t>$347,251.89</x:t>
+    <x:t>0.6719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,533.97</x:t>
   </x:si>
   <x:si>
     <x:t>XS3085146929</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6936</x:t>
-[...2 lines deleted...]
-    <x:t>$342,126.47</x:t>
+    <x:t>0.6625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,739.05</x:t>
   </x:si>
   <x:si>
     <x:t>XS2959514519</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6893</x:t>
-[...2 lines deleted...]
-    <x:t>$340,023.64</x:t>
+    <x:t>0.6593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,083.73</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400XJP0</x:t>
   </x:si>
   <x:si>
     <x:t>5.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6829</x:t>
-[...14 lines deleted...]
-    <x:t>$335,214.64</x:t>
+    <x:t>0.6486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,573.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CZ45WA7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,001.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2456432413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,893.88</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609079</x:t>
   </x:si>
   <x:si>
-    <x:t>0.676</x:t>
-[...23 lines deleted...]
-    <x:t>$331,782.70</x:t>
+    <x:t>0.6435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,973.83</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609038</x:t>
   </x:si>
   <x:si>
     <x:t>3.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6552</x:t>
-[...2 lines deleted...]
-    <x:t>$323,205.55</x:t>
+    <x:t>0.6282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,129.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89116WJM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,879.87</x:t>
   </x:si>
   <x:si>
     <x:t>Swedbank Ab</x:t>
   </x:si>
   <x:si>
     <x:t>XS2759983385</x:t>
   </x:si>
   <x:si>
     <x:t>7.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6232</x:t>
-[...2 lines deleted...]
-    <x:t>$307,416.15</x:t>
+    <x:t>0.5911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,109.28</x:t>
   </x:si>
   <x:si>
     <x:t>USF1067PAD80</x:t>
   </x:si>
   <x:si>
     <x:t>9.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6127</x:t>
-[...2 lines deleted...]
-    <x:t>$302,246.45</x:t>
+    <x:t>0.5828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,839.14</x:t>
   </x:si>
   <x:si>
     <x:t>0641598V1</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6062</x:t>
-[...2 lines deleted...]
-    <x:t>$299,021.91</x:t>
+    <x:t>0.5767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,719.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89116CKP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,270.43</x:t>
   </x:si>
   <x:si>
     <x:t>0641598X7</x:t>
   </x:si>
   <x:si>
     <x:t>7.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5971</x:t>
-[...14 lines deleted...]
-    <x:t>$294,496.30</x:t>
+    <x:t>0.5654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,922.41</x:t>
   </x:si>
   <x:si>
     <x:t>USX60003AC87</x:t>
   </x:si>
   <x:si>
     <x:t>6.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5906</x:t>
-[...2 lines deleted...]
-    <x:t>$291,362.16</x:t>
+    <x:t>0.5588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,542.05</x:t>
   </x:si>
   <x:si>
     <x:t>46647PFC5</x:t>
   </x:si>
   <x:si>
     <x:t>5.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5773</x:t>
-[...2 lines deleted...]
-    <x:t>$284,802.19</x:t>
+    <x:t>0.5445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,193.34</x:t>
   </x:si>
   <x:si>
     <x:t>86562MDW7</x:t>
   </x:si>
   <x:si>
     <x:t>6.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5731</x:t>
-[...2 lines deleted...]
-    <x:t>$282,681.65</x:t>
+    <x:t>0.5432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,539.46</x:t>
   </x:si>
   <x:si>
     <x:t>780086X66</x:t>
   </x:si>
   <x:si>
     <x:t>7.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5658</x:t>
-[...2 lines deleted...]
-    <x:t>$279,118.81</x:t>
+    <x:t>0.5252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,333.06</x:t>
   </x:si>
   <x:si>
     <x:t>XS2377291963</x:t>
   </x:si>
   <x:si>
     <x:t>4.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5524</x:t>
-[...2 lines deleted...]
-    <x:t>$272,485.36</x:t>
+    <x:t>0.5236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,491.96</x:t>
   </x:si>
   <x:si>
     <x:t>65559D2D0</x:t>
   </x:si>
   <x:si>
     <x:t>3.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5504</x:t>
-[...2 lines deleted...]
-    <x:t>$271,511.11</x:t>
+    <x:t>0.5228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,077.14</x:t>
   </x:si>
   <x:si>
     <x:t>7800866S8</x:t>
   </x:si>
   <x:si>
     <x:t>6.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4368</x:t>
-[...2 lines deleted...]
-    <x:t>$215,480.01</x:t>
+    <x:t>0.4235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,175.59</x:t>
   </x:si>
   <x:si>
     <x:t>06051GKL2</x:t>
   </x:si>
   <x:si>
     <x:t>3.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4063</x:t>
-[...2 lines deleted...]
-    <x:t>$200,428.73</x:t>
+    <x:t>0.3845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,151.98</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400FB22</x:t>
   </x:si>
   <x:si>
     <x:t>5.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3533</x:t>
-[...2 lines deleted...]
-    <x:t>$174,259.05</x:t>
+    <x:t>0.3373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,956.33</x:t>
   </x:si>
   <x:si>
     <x:t>XS2859413341</x:t>
   </x:si>
   <x:si>
     <x:t>4.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3383</x:t>
-[...2 lines deleted...]
-    <x:t>$166,880.55</x:t>
+    <x:t>0.3227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,483.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hayfin Emerald Clo Vi Dac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3196159977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,460.50</x:t>
   </x:si>
   <x:si>
     <x:t>Providus Clo V Dac</x:t>
   </x:si>
   <x:si>
     <x:t>XS3196134558</x:t>
   </x:si>
   <x:si>
-    <x:t>AA  </x:t>
-[...17 lines deleted...]
-    <x:t>$164,736.16</x:t>
+    <x:t>0.3189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,545.97</x:t>
   </x:si>
   <x:si>
     <x:t>Wells Fargo &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>95000U3H4</x:t>
   </x:si>
   <x:si>
     <x:t>6.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3134</x:t>
-[...2 lines deleted...]
-    <x:t>$154,591.25</x:t>
+    <x:t>0.296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,807.38</x:t>
   </x:si>
   <x:si>
     <x:t>46647PEX0</x:t>
   </x:si>
   <x:si>
     <x:t>5.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2961</x:t>
-[...2 lines deleted...]
-    <x:t>$146,046.08</x:t>
+    <x:t>0.2794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,248.16</x:t>
   </x:si>
   <x:si>
     <x:t>06051GMW6</x:t>
   </x:si>
   <x:si>
     <x:t>5.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2935</x:t>
-[...2 lines deleted...]
-    <x:t>$144,803.46</x:t>
+    <x:t>0.277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,055.94</x:t>
   </x:si>
   <x:si>
     <x:t>46647PFK7</x:t>
   </x:si>
   <x:si>
     <x:t>5.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2864</x:t>
-[...2 lines deleted...]
-    <x:t>$141,280.83</x:t>
+    <x:t>0.263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,884.82</x:t>
   </x:si>
   <x:si>
     <x:t>29250NCL7</x:t>
   </x:si>
   <x:si>
     <x:t>5.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2474</x:t>
-[...2 lines deleted...]
-    <x:t>$122,054.93</x:t>
+    <x:t>0.2377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,891.94</x:t>
   </x:si>
   <x:si>
     <x:t>29250NAW5</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1341</x:t>
-[...2 lines deleted...]
-    <x:t>$66,138.77</x:t>
+    <x:t>0.127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,133.81</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>14.528599999999969</x:t>
-[...2 lines deleted...]
-    <x:t>$7,166,904.31</x:t>
+    <x:t>13.947099999999992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,151,896.85</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1264,100 +1306,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83a37010e02448ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R683f94fc89454808" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcfdfe745cfc7494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R494d8b3b87424a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1c867610b338425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39eeb9663e694fa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I93"/>
+  <x:dimension ref="A1:I96"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>398</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1490,2522 +1532,2609 @@
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="G14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="G18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="G19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A93" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I93" s="2" t="s">
+      <x:c r="A93" s="1">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="B93" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="94" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A94" s="1">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="B94" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="95" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A95" s="1">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="B95" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="96" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A96" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B96" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C96" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D96" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E96" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F96" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G96" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H96" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I96" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A93:I93"/>
+    <x:mergeCell ref="A96:I96"/>
   </x:mergeCells>
 </x:worksheet>
 </file>