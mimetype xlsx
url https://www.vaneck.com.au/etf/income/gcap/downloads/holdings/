--- v6 (2026-08-26)
+++ v7 (2026-09-16)
@@ -1,1284 +1,1335 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64e19cc6f45d48fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e1d00bb57c445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260825" sheetId="1" r:id="R39eeb9663e694fa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GCAP_asat_20260915" sheetId="1" r:id="Rfeb0590df0f64e85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="772" uniqueCount="413">
-[...1 lines deleted...]
-    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  25/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="804" uniqueCount="430">
+  <x:si>
+    <x:t>Bentham Global Capital Securities Active ETF All Fund Holdings as at  15/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>Rothesay Life Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3495734744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,298,568.76</x:t>
+  </x:si>
+  <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2498454342</x:t>
   </x:si>
   <x:si>
     <x:t>8.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BB+</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2779</x:t>
-[...2 lines deleted...]
-    <x:t>$1,168,082.37</x:t>
+    <x:t>2.1884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,173,327.72</x:t>
   </x:si>
   <x:si>
     <x:t>Nordea Bank Abp</x:t>
   </x:si>
   <x:si>
     <x:t>USX6000AAA61</x:t>
   </x:si>
   <x:si>
     <x:t>6.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2281</x:t>
-[...2 lines deleted...]
-    <x:t>$1,142,561.70</x:t>
+    <x:t>2.1003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,126,091.19</x:t>
   </x:si>
   <x:si>
     <x:t>Commerzbank Ag</x:t>
   </x:si>
   <x:si>
     <x:t>DE000CZ45WB5</x:t>
   </x:si>
   <x:si>
     <x:t>7.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2039</x:t>
-[...2 lines deleted...]
-    <x:t>$1,130,129.08</x:t>
+    <x:t>2.0452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,096,545.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3298830863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,035,474.54</x:t>
   </x:si>
   <x:si>
     <x:t>Kbc Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BE0390152180</x:t>
   </x:si>
   <x:si>
     <x:t>6.25%</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0466</x:t>
-[...14 lines deleted...]
-    <x:t>$1,041,535.03</x:t>
+    <x:t>1.9056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,696.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89116CVK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,651.55</x:t>
   </x:si>
   <x:si>
     <x:t>BE0390219856</x:t>
   </x:si>
   <x:si>
     <x:t>6.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0019</x:t>
-[...17 lines deleted...]
-    <x:t>$1,017,988.24</x:t>
+    <x:t>1.8654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,151.34</x:t>
   </x:si>
   <x:si>
     <x:t>Cooperatieve Rabobank Ua</x:t>
   </x:si>
   <x:si>
     <x:t>XS3322440945</x:t>
   </x:si>
   <x:si>
     <x:t>5.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9556</x:t>
-[...2 lines deleted...]
-    <x:t>$1,002,820.66</x:t>
+    <x:t>1.8188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$975,179.81</x:t>
   </x:si>
   <x:si>
     <x:t>Nationwide Building Society</x:t>
   </x:si>
   <x:si>
     <x:t>NBS LN</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>1.8955</x:t>
-[...2 lines deleted...]
-    <x:t>$971,975.19</x:t>
+    <x:t>1.7927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,196.57</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Nova Scotia/The</x:t>
   </x:si>
   <x:si>
     <x:t>064159KJ4</x:t>
   </x:si>
   <x:si>
     <x:t>4.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.803</x:t>
-[...2 lines deleted...]
-    <x:t>$924,553.81</x:t>
+    <x:t>1.7204</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,400.69</x:t>
   </x:si>
   <x:si>
     <x:t>Sumitomo Mitsui Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>86562MEK2</x:t>
   </x:si>
   <x:si>
     <x:t>5.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBB+</x:t>
-[...5 lines deleted...]
-    <x:t>$890,277.72</x:t>
+    <x:t>1.5915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,325.38</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Ireland Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS2898168443</x:t>
   </x:si>
   <x:si>
     <x:t>6.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7011</x:t>
-[...2 lines deleted...]
-    <x:t>$872,299.00</x:t>
+    <x:t>1.5382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,744.56</x:t>
   </x:si>
   <x:si>
     <x:t>Svenska Handelsbanken Ab</x:t>
   </x:si>
   <x:si>
     <x:t>XS2233263586</x:t>
   </x:si>
   <x:si>
     <x:t>4.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.594</x:t>
-[...2 lines deleted...]
-    <x:t>$817,394.90</x:t>
+    <x:t>1.5162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,930.40</x:t>
   </x:si>
   <x:si>
     <x:t>XS2896922312</x:t>
   </x:si>
   <x:si>
     <x:t>7.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5588</x:t>
-[...2 lines deleted...]
-    <x:t>$799,316.93</x:t>
+    <x:t>1.4683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,241.42</x:t>
   </x:si>
   <x:si>
     <x:t>Axa Sa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2737652474</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5216</x:t>
-[...2 lines deleted...]
-    <x:t>$780,260.11</x:t>
+    <x:t>1.4079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,868.72</x:t>
   </x:si>
   <x:si>
     <x:t>XS1002121454</x:t>
   </x:si>
   <x:si>
     <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
   <x:si>
-    <x:t>1.443</x:t>
-[...2 lines deleted...]
-    <x:t>$739,947.56</x:t>
+    <x:t>1.3329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,673.86</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>29250NCF0</x:t>
   </x:si>
   <x:si>
     <x:t>7.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3911</x:t>
-[...2 lines deleted...]
-    <x:t>$713,314.34</x:t>
+    <x:t>1.331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,643.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Comercial Portugues Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBCPKOM0004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,283.76</x:t>
   </x:si>
   <x:si>
     <x:t>DE000CZ45WD1</x:t>
   </x:si>
   <x:si>
     <x:t>6.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3835</x:t>
-[...17 lines deleted...]
-    <x:t>$707,452.18</x:t>
+    <x:t>1.2741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$683,137.80</x:t>
   </x:si>
   <x:si>
     <x:t>Bpce Sa</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400OIX5</x:t>
   </x:si>
   <x:si>
     <x:t>4.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2951</x:t>
-[...2 lines deleted...]
-    <x:t>$664,128.43</x:t>
+    <x:t>1.2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,482.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MDK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,175.23</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>XS3214409834</x:t>
   </x:si>
   <x:si>
     <x:t>3.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.2619</x:t>
-[...14 lines deleted...]
-    <x:t>$637,034.95</x:t>
+    <x:t>1.1738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,359.45</x:t>
   </x:si>
   <x:si>
     <x:t>Dnb Bank Asa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2831061796</x:t>
   </x:si>
   <x:si>
     <x:t>7.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1857</x:t>
-[...2 lines deleted...]
-    <x:t>$608,037.97</x:t>
+    <x:t>1.135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,519.64</x:t>
   </x:si>
   <x:si>
     <x:t>Natwest Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>XS3016221981</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1526</x:t>
-[...2 lines deleted...]
-    <x:t>$591,061.82</x:t>
+    <x:t>1.0821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,189.74</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Bank Of Canada</x:t>
   </x:si>
   <x:si>
     <x:t>780082AR4</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1329</x:t>
-[...2 lines deleted...]
-    <x:t>$580,953.50</x:t>
+    <x:t>1.0785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,254.14</x:t>
   </x:si>
   <x:si>
     <x:t>17327CBC6</x:t>
   </x:si>
   <x:si>
     <x:t>6.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1069</x:t>
-[...2 lines deleted...]
-    <x:t>$567,627.00</x:t>
+    <x:t>1.055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,627.87</x:t>
   </x:si>
   <x:si>
     <x:t>Mitsubishi Ufj Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>606822DP6</x:t>
   </x:si>
   <x:si>
     <x:t>6.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0834</x:t>
-[...2 lines deleted...]
-    <x:t>$555,564.17</x:t>
+    <x:t>1.0244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,265.58</x:t>
   </x:si>
   <x:si>
     <x:t>89117F4G1</x:t>
   </x:si>
   <x:si>
     <x:t>5.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0186</x:t>
-[...2 lines deleted...]
-    <x:t>$522,349.48</x:t>
+    <x:t>0.9739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,144.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Infrastructure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,997.80</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0335230</x:t>
   </x:si>
   <x:si>
     <x:t>7.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.009</x:t>
-[...5 lines deleted...]
-    <x:t>Apa Infrastructure Ltd</x:t>
+    <x:t>0.9447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,487.74</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334209</x:t>
   </x:si>
   <x:si>
     <x:t>6.77%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0054</x:t>
-[...14 lines deleted...]
-    <x:t>$513,546.60</x:t>
+    <x:t>0.9441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,216.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdc Data Centres Australia Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,475.93</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334621</x:t>
   </x:si>
   <x:si>
     <x:t>6.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0014</x:t>
-[...17 lines deleted...]
-    <x:t>$512,556.91</x:t>
+    <x:t>0.9391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,495.96</x:t>
   </x:si>
   <x:si>
     <x:t>Westconnex Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334159</x:t>
   </x:si>
   <x:si>
     <x:t>5.94%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.997</x:t>
-[...2 lines deleted...]
-    <x:t>$511,240.06</x:t>
+    <x:t>0.9382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,029.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia &amp; New Zealand Banking Group L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0113452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,056.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0113635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,246.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L&amp;K Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0339430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,628.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0339448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,298.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No.4 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,382.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172967QJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$423,963.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29250NBV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,344.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jpmorgan Chase &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46647PEW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,116.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06051GMM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,572.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,158.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2575900977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$400,006.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3086813436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,847.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2492482828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,699.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2026-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,937.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46647PEH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,092.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USF11494CJ27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,305.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abn Amro Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2774944008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,022.34</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3FN0090353</x:t>
-[...227 lines deleted...]
-    <x:t>$361,117.91</x:t>
+    <x:t>FR001400F2H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,393.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aib Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2808268390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,138.91</x:t>
   </x:si>
   <x:si>
     <x:t>Caixabank Sa</x:t>
   </x:si>
   <x:si>
+    <x:t>ES0840609053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,126.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CB94MF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,277.39</x:t>
+  </x:si>
+  <x:si>
     <x:t>ES0840609046</x:t>
   </x:si>
   <x:si>
     <x:t>8.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7036</x:t>
-[...56 lines deleted...]
-    <x:t>$351,227.27</x:t>
+    <x:t>0.6481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,477.59</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>XS2817323749</x:t>
   </x:si>
   <x:si>
     <x:t>7.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6788</x:t>
-[...2 lines deleted...]
-    <x:t>$348,063.18</x:t>
+    <x:t>0.6358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,877.12</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400N2U2</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6722</x:t>
-[...2 lines deleted...]
-    <x:t>$344,677.47</x:t>
+    <x:t>0.6288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,160.66</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609061</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6719</x:t>
-[...2 lines deleted...]
-    <x:t>$344,533.97</x:t>
+    <x:t>0.6203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,557.57</x:t>
   </x:si>
   <x:si>
     <x:t>XS3085146929</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6625</x:t>
-[...2 lines deleted...]
-    <x:t>$339,739.05</x:t>
+    <x:t>0.6171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,842.94</x:t>
   </x:si>
   <x:si>
     <x:t>XS2959514519</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6593</x:t>
-[...2 lines deleted...]
-    <x:t>$338,083.73</x:t>
+    <x:t>0.616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,252.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000CZ45WA7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,254.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2456432413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,403.74</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400XJP0</x:t>
   </x:si>
   <x:si>
     <x:t>5.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6486</x:t>
-[...26 lines deleted...]
-    <x:t>$330,893.88</x:t>
+    <x:t>0.5943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,623.86</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609079</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6435</x:t>
-[...2 lines deleted...]
-    <x:t>$329,973.83</x:t>
+    <x:t>0.5923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,572.46</x:t>
   </x:si>
   <x:si>
     <x:t>ES0840609038</x:t>
   </x:si>
   <x:si>
     <x:t>3.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6282</x:t>
-[...2 lines deleted...]
-    <x:t>$322,129.79</x:t>
+    <x:t>0.586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,171.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Swedbank Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2759983385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,345.80</x:t>
   </x:si>
   <x:si>
     <x:t>89116WJM6</x:t>
   </x:si>
   <x:si>
     <x:t>5.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5926</x:t>
-[...17 lines deleted...]
-    <x:t>$303,109.28</x:t>
+    <x:t>0.5592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,800.34</x:t>
   </x:si>
   <x:si>
     <x:t>USF1067PAD80</x:t>
   </x:si>
   <x:si>
     <x:t>9.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5828</x:t>
-[...2 lines deleted...]
-    <x:t>$298,839.14</x:t>
+    <x:t>0.5591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,772.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS2580715147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,816.61</x:t>
   </x:si>
   <x:si>
     <x:t>0641598V1</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5767</x:t>
-[...2 lines deleted...]
-    <x:t>$295,719.24</x:t>
+    <x:t>0.551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,421.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allianz Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE000A289FK7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,497.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0641598X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,396.22</x:t>
   </x:si>
   <x:si>
     <x:t>89116CKP1</x:t>
   </x:si>
   <x:si>
     <x:t>7.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5661</x:t>
-[...14 lines deleted...]
-    <x:t>$289,922.41</x:t>
+    <x:t>0.5352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,942.35</x:t>
   </x:si>
   <x:si>
     <x:t>USX60003AC87</x:t>
   </x:si>
   <x:si>
     <x:t>6.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5588</x:t>
-[...2 lines deleted...]
-    <x:t>$286,542.05</x:t>
+    <x:t>0.5296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,972.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86562MEY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,407.75</x:t>
   </x:si>
   <x:si>
     <x:t>46647PFC5</x:t>
   </x:si>
   <x:si>
     <x:t>5.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5445</x:t>
-[...2 lines deleted...]
-    <x:t>$279,193.34</x:t>
+    <x:t>0.5146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,915.28</x:t>
   </x:si>
   <x:si>
     <x:t>86562MDW7</x:t>
   </x:si>
   <x:si>
     <x:t>6.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5432</x:t>
-[...2 lines deleted...]
-    <x:t>$278,539.46</x:t>
+    <x:t>0.5141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,667.26</x:t>
   </x:si>
   <x:si>
     <x:t>780086X66</x:t>
   </x:si>
   <x:si>
     <x:t>7.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5252</x:t>
-[...2 lines deleted...]
-    <x:t>$269,333.06</x:t>
+    <x:t>0.5008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,519.75</x:t>
   </x:si>
   <x:si>
     <x:t>XS2377291963</x:t>
   </x:si>
   <x:si>
     <x:t>4.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5236</x:t>
-[...2 lines deleted...]
-    <x:t>$268,491.96</x:t>
+    <x:t>0.5001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,146.29</x:t>
   </x:si>
   <x:si>
     <x:t>65559D2D0</x:t>
   </x:si>
   <x:si>
     <x:t>3.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5228</x:t>
-[...2 lines deleted...]
-    <x:t>$268,077.14</x:t>
+    <x:t>0.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,731.99</x:t>
   </x:si>
   <x:si>
     <x:t>7800866S8</x:t>
   </x:si>
   <x:si>
     <x:t>6.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4235</x:t>
-[...2 lines deleted...]
-    <x:t>$217,175.59</x:t>
+    <x:t>0.4013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,160.38</x:t>
   </x:si>
   <x:si>
     <x:t>06051GKL2</x:t>
   </x:si>
   <x:si>
     <x:t>3.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3845</x:t>
-[...2 lines deleted...]
-    <x:t>$197,151.98</x:t>
+    <x:t>0.3556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,670.05</x:t>
   </x:si>
   <x:si>
     <x:t>FR001400FB22</x:t>
   </x:si>
   <x:si>
     <x:t>5.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3373</x:t>
-[...2 lines deleted...]
-    <x:t>$172,956.33</x:t>
+    <x:t>0.3163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,581.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hayfin Emerald Clo Vi Dac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3196159977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,096.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Providus Clo V Dac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XS3196134558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,866.15</x:t>
   </x:si>
   <x:si>
     <x:t>XS2859413341</x:t>
   </x:si>
   <x:si>
     <x:t>4.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3227</x:t>
-[...26 lines deleted...]
-    <x:t>$163,545.97</x:t>
+    <x:t>0.3002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,937.77</x:t>
   </x:si>
   <x:si>
     <x:t>Wells Fargo &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>95000U3H4</x:t>
   </x:si>
   <x:si>
     <x:t>6.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.296</x:t>
-[...2 lines deleted...]
-    <x:t>$151,807.38</x:t>
+    <x:t>0.2802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,230.05</x:t>
   </x:si>
   <x:si>
     <x:t>46647PEX0</x:t>
   </x:si>
   <x:si>
     <x:t>5.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2794</x:t>
-[...2 lines deleted...]
-    <x:t>$143,248.16</x:t>
+    <x:t>0.2641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,625.96</x:t>
   </x:si>
   <x:si>
     <x:t>06051GMW6</x:t>
   </x:si>
   <x:si>
     <x:t>5.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.277</x:t>
-[...2 lines deleted...]
-    <x:t>$142,055.94</x:t>
+    <x:t>0.2614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,144.92</x:t>
   </x:si>
   <x:si>
     <x:t>46647PFK7</x:t>
   </x:si>
   <x:si>
     <x:t>5.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.263</x:t>
-[...2 lines deleted...]
-    <x:t>$134,884.82</x:t>
+    <x:t>0.2484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,193.44</x:t>
   </x:si>
   <x:si>
     <x:t>29250NCL7</x:t>
   </x:si>
   <x:si>
     <x:t>5.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2377</x:t>
-[...2 lines deleted...]
-    <x:t>$121,891.94</x:t>
+    <x:t>0.2245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,388.53</x:t>
   </x:si>
   <x:si>
     <x:t>29250NAW5</x:t>
   </x:si>
   <x:si>
-    <x:t>0.127</x:t>
-[...2 lines deleted...]
-    <x:t>$65,133.81</x:t>
+    <x:t>0.1183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,431.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI3BDHZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5.4764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-2,936,228.12</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>13.947099999999992</x:t>
-[...2 lines deleted...]
-    <x:t>$7,151,896.85</x:t>
+    <x:t>21.336500000000015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,503,861.75</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1306,100 +1357,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R494d8b3b87424a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1c867610b338425a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39eeb9663e694fa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbed2d8442ed4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9a9ce049b9c54f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfeb0590df0f64e85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I96"/>
+  <x:dimension ref="A1:I100"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
-    <x:col min="9" max="9" width="20" customWidth="1"/>
+    <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>412</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1532,1310 +1583,1310 @@
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
@@ -2866,1275 +2917,1391 @@
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A96" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I96" s="2" t="s">
+      <x:c r="A96" s="1">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="B96" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="97" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A97" s="1">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="B97" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="98" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A98" s="1">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="B98" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="99" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A99" s="1">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="B99" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="100" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A100" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B100" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C100" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D100" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E100" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F100" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G100" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H100" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I100" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A96:I96"/>
+    <x:mergeCell ref="A100:I100"/>
   </x:mergeCells>
 </x:worksheet>
 </file>