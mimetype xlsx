--- v0 (2026-04-28)
+++ v1 (2026-05-18)
@@ -1,603 +1,627 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ab59dc40dc4e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871cbce1f7ef454a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20260427" sheetId="1" r:id="Ra2331dbfb11240e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20260515" sheetId="1" r:id="Rf146e47d356649a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="186">
-[...1 lines deleted...]
-    <x:t>Cash Plus Active ETF All Fund Holdings as at  27/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="194">
+  <x:si>
+    <x:t>Cash Plus Active ETF All Fund Holdings as at  15/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
-    <x:t>Mega International Commercial Bank Co L</x:t>
-[...2 lines deleted...]
-    <x:t>AU3EC3005537</x:t>
+    <x:t>Mega International Commercial Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035633</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.9724</x:t>
-[...2 lines deleted...]
-    <x:t>$5,993,516.82</x:t>
+    <x:t>5.6627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,907,672.72</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062600</x:t>
   </x:si>
   <x:si>
     <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>5.0403</x:t>
-[...2 lines deleted...]
-    <x:t>$5,058,106.23</x:t>
+    <x:t>4.8598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,069,991.50</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Vic Bank</x:t>
   </x:si>
   <x:si>
     <x:t>990ACMQG6</x:t>
   </x:si>
   <x:si>
     <x:t>4.65%</x:t>
   </x:si>
   <x:si>
-    <x:t>5.0338</x:t>
-[...2 lines deleted...]
-    <x:t>$5,051,595.89</x:t>
+    <x:t>4.8531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,063,061.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Network Pty. Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.7776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,984,319.95</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Re Ltd.</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3CB0331254</x:t>
-[...20 lines deleted...]
-    <x:t>$4,994,399.10</x:t>
+    <x:t>AU3CB0334563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.7606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,966,509.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Racq Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3006261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.7438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,949,030.70</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Financial Services</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3CB0331262</x:t>
-[...23 lines deleted...]
-    <x:t>$4,937,704.15</x:t>
+    <x:t>AU3CB0334753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.6681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,870,050.15</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Wholesale Office Fund</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3CB0331239</x:t>
-[...8 lines deleted...]
-    <x:t>$3,996,622.56</x:t>
+    <x:t>AU3CB0334571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.8083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,973,095.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Cooperative Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,959,209.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,970,010.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,969,736.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maitland Mutual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,969,366.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,969,351.37</x:t>
   </x:si>
   <x:si>
     <x:t>Judo Bank Pty Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3EC3006741</x:t>
-[...62 lines deleted...]
-    <x:t>$2,962,623.63</x:t>
+    <x:t>AU3EC3035955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,940,788.31</x:t>
   </x:si>
   <x:si>
     <x:t>990ACRDS3</x:t>
   </x:si>
   <x:si>
     <x:t>4.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.8001</x:t>
-[...2 lines deleted...]
-    <x:t>$2,809,975.00</x:t>
+    <x:t>2.6891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,805,438.18</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0061081</x:t>
   </x:si>
   <x:si>
     <x:t>4.83%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7062</x:t>
-[...2 lines deleted...]
-    <x:t>$2,715,832.17</x:t>
+    <x:t>2.609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,721,827.99</x:t>
   </x:si>
   <x:si>
     <x:t>Idol 2019-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0051538</x:t>
   </x:si>
   <x:si>
     <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2485</x:t>
-[...2 lines deleted...]
-    <x:t>$2,256,454.72</x:t>
+    <x:t>2.1209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,212,627.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2021-2 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,002,077.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regional Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3016658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,994,045.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Police &amp; Nurses Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3003060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,976,820.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3015353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,969,802.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Commercial Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,969,224.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3034677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,961,953.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Sa Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3034743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3028281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,959,876.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Business Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,951,412.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3036136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,951,315.58</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Bank Of Canada/Sydney</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3FN0098042</x:t>
-[...2 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>AU3FN0105177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>2.0022</x:t>
-[...17 lines deleted...]
-    <x:t>$2,005,999.53</x:t>
+    <x:t>1.7407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,815,955.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vermilion Bond Trust 2023 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,654,303.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0051587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,531,586.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,507,086.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3025469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,191,774.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,585.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,104.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3016963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,028.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heritage And People's Choice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3017292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$993,719.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$993,718.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3011444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$987,208.98</x:t>
   </x:si>
   <x:si>
     <x:t>Great Southern Bank</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3EC3005545</x:t>
-[...212 lines deleted...]
-    <x:t>$984,906.59</x:t>
+    <x:t>AU3EC3035864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,960.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,397.15</x:t>
   </x:si>
   <x:si>
     <x:t>Kingfisher Trust 2016-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0033510</x:t>
   </x:si>
   <x:si>
     <x:t>4.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5784</x:t>
-[...2 lines deleted...]
-    <x:t>$580,437.50</x:t>
+    <x:t>0.5577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$581,826.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3029495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,762.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI39XYQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,552.55</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Cash Account</x:t>
   </x:si>
   <x:si>
     <x:t>Westpacloan</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2785</x:t>
-[...2 lines deleted...]
-    <x:t>$279,521.65</x:t>
+    <x:t>0.0869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,652.36</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.03509999999999991</x:t>
-[...2 lines deleted...]
-    <x:t>$35,709.53</x:t>
+    <x:t>0.045099999999990814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,310.68</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -625,100 +649,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb73216af2e4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd4536ca966d7432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra2331dbfb11240e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117bf69b92344be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd891c0281eef486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf146e47d356649a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I46"/>
+  <x:dimension ref="A1:I50"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
-    <x:col min="7" max="7" width="27" customWidth="1"/>
+    <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -828,1182 +852,1298 @@
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="G20" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A46" s="1">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="B46" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A47" s="1">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="B47" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="C47" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="H45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I45" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-    </x:row>
-[...25 lines deleted...]
-      <x:c r="I46" s="2" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A48" s="1">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="B48" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A49" s="1">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="B49" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H50" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A46:I46"/>
+    <x:mergeCell ref="A50:I50"/>
   </x:mergeCells>
 </x:worksheet>
 </file>