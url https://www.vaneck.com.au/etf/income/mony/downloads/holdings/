--- v1 (2026-05-18)
+++ v2 (2026-06-07)
@@ -1,627 +1,651 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R871cbce1f7ef454a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc86ae60d34f43a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20260515" sheetId="1" r:id="Rf146e47d356649a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20260605" sheetId="1" r:id="R7188b442bd2f42f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="404" uniqueCount="194">
-[...1 lines deleted...]
-    <x:t>Cash Plus Active ETF All Fund Holdings as at  15/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="202">
+  <x:si>
+    <x:t>Cash Plus Active ETF All Fund Holdings as at  05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Mega International Commercial Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035633</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.6627</x:t>
-[...2 lines deleted...]
-    <x:t>$5,907,672.72</x:t>
+    <x:t>5.5781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,924,680.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Vic Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>990ACMQG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.7794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,076,438.35</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062600</x:t>
   </x:si>
   <x:si>
-    <x:t>5.30%</x:t>
+    <x:t>5.78%</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>4.8598</x:t>
-[...17 lines deleted...]
-    <x:t>$5,063,061.64</x:t>
+    <x:t>4.7268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,020,493.26</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Network Pty. Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334704</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7776</x:t>
-[...2 lines deleted...]
-    <x:t>$4,984,319.95</x:t>
+    <x:t>4.7056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,998,040.00</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Re Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334563</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7606</x:t>
-[...2 lines deleted...]
-    <x:t>$4,966,509.60</x:t>
+    <x:t>4.6887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,980,034.60</x:t>
   </x:si>
   <x:si>
     <x:t>Racq Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3006261</x:t>
   </x:si>
   <x:si>
     <x:t>4.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7438</x:t>
-[...2 lines deleted...]
-    <x:t>$4,949,030.70</x:t>
+    <x:t>4.6719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,962,244.95</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Financial Services</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334753</x:t>
   </x:si>
   <x:si>
-    <x:t>4.6681</x:t>
-[...2 lines deleted...]
-    <x:t>$4,870,050.15</x:t>
+    <x:t>4.5996</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,885,467.95</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Wholesale Office Fund</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334571</x:t>
   </x:si>
   <x:si>
-    <x:t>3.8083</x:t>
-[...2 lines deleted...]
-    <x:t>$3,973,095.56</x:t>
+    <x:t>3.7509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,983,960.84</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Cooperative Bank Ltd/Sydney</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3EC3005578</x:t>
-[...5 lines deleted...]
-    <x:t>$3,959,209.16</x:t>
+    <x:t>AU3EC3006394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,969,784.56</x:t>
   </x:si>
   <x:si>
     <x:t>Amp Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3005370</x:t>
   </x:si>
   <x:si>
-    <x:t>2.8469</x:t>
-[...2 lines deleted...]
-    <x:t>$2,970,010.89</x:t>
+    <x:t>2.8035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,977,691.04</x:t>
   </x:si>
   <x:si>
     <x:t>Mystate Bank Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3EC3005446</x:t>
-[...5 lines deleted...]
-    <x:t>$2,969,736.45</x:t>
+    <x:t>AU3EC3005941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,977,582.56</x:t>
   </x:si>
   <x:si>
     <x:t>Maitland Mutual Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3005768</x:t>
   </x:si>
   <x:si>
-    <x:t>2.8462</x:t>
-[...2 lines deleted...]
-    <x:t>$2,969,366.64</x:t>
+    <x:t>2.803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,977,211.76</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3005719</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,969,351.37</x:t>
+    <x:t>$2,977,200.42</x:t>
   </x:si>
   <x:si>
     <x:t>Judo Bank Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035955</x:t>
   </x:si>
   <x:si>
-    <x:t>2.8188</x:t>
-[...2 lines deleted...]
-    <x:t>$2,940,788.31</x:t>
+    <x:t>2.7769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,949,423.36</x:t>
   </x:si>
   <x:si>
     <x:t>990ACRDS3</x:t>
   </x:si>
   <x:si>
     <x:t>4.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6891</x:t>
-[...2 lines deleted...]
-    <x:t>$2,805,438.18</x:t>
+    <x:t>2.638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,801,944.45</x:t>
   </x:si>
   <x:si>
     <x:t>Bendigo &amp; Adelaide Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0061081</x:t>
   </x:si>
   <x:si>
     <x:t>4.83%</x:t>
   </x:si>
   <x:si>
-    <x:t>2.609</x:t>
-[...2 lines deleted...]
-    <x:t>$2,721,827.99</x:t>
+    <x:t>2.3792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,527,046.42</x:t>
   </x:si>
   <x:si>
     <x:t>Idol 2019-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0051538</x:t>
   </x:si>
   <x:si>
     <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1209</x:t>
-[...2 lines deleted...]
-    <x:t>$2,212,627.68</x:t>
+    <x:t>2.0892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,219,054.11</x:t>
   </x:si>
   <x:si>
     <x:t>Triton Bond Trust 2021-2 In Respect Of</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0061313</x:t>
   </x:si>
   <x:si>
     <x:t>4.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9191</x:t>
-[...2 lines deleted...]
-    <x:t>$2,002,077.56</x:t>
+    <x:t>1.8906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,115.32</x:t>
   </x:si>
   <x:si>
     <x:t>Regional Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3016658</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9114</x:t>
-[...2 lines deleted...]
-    <x:t>$1,994,045.72</x:t>
+    <x:t>1.8823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,999,255.72</x:t>
   </x:si>
   <x:si>
     <x:t>Police &amp; Nurses Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3003060</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8948</x:t>
-[...2 lines deleted...]
-    <x:t>$1,976,820.40</x:t>
+    <x:t>1.8665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,982,480.54</x:t>
   </x:si>
   <x:si>
     <x:t>Beyond Bank Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3015353</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8881</x:t>
-[...2 lines deleted...]
-    <x:t>$1,969,802.94</x:t>
+    <x:t>1.8597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,975,269.66</x:t>
   </x:si>
   <x:si>
     <x:t>First Commercial Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035716</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8876</x:t>
-[...2 lines deleted...]
-    <x:t>$1,969,224.24</x:t>
+    <x:t>1.8594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,974,893.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Sa Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3034743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,967,701.60</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3034677</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8806</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>AU3EC3028281</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8786</x:t>
-[...2 lines deleted...]
-    <x:t>$1,959,876.28</x:t>
+    <x:t>1.8507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,965,687.30</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Business Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035708</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8705</x:t>
-[...2 lines deleted...]
-    <x:t>$1,951,412.44</x:t>
+    <x:t>1.8428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,957,310.36</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3036136</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8704</x:t>
-[...2 lines deleted...]
-    <x:t>$1,951,315.58</x:t>
+    <x:t>1.8427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,957,225.26</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Bank Of Canada/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105177</x:t>
   </x:si>
   <x:si>
     <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>1.7407</x:t>
-[...2 lines deleted...]
-    <x:t>$1,815,955.76</x:t>
+    <x:t>1.6964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,801,793.03</x:t>
   </x:si>
   <x:si>
     <x:t>Vermilion Bond Trust 2023 In Respect Of</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0077731</x:t>
   </x:si>
   <x:si>
     <x:t>5.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5857</x:t>
-[...2 lines deleted...]
-    <x:t>$1,654,303.15</x:t>
+    <x:t>1.5622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,659,285.21</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0051587</x:t>
   </x:si>
   <x:si>
-    <x:t>5.99%</x:t>
-[...5 lines deleted...]
-    <x:t>$1,531,586.28</x:t>
+    <x:t>6.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,085.27</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0061404</x:t>
   </x:si>
   <x:si>
     <x:t>5.17%</x:t>
   </x:si>
   <x:si>
     <x:t>A+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4446</x:t>
-[...2 lines deleted...]
-    <x:t>$1,507,086.78</x:t>
+    <x:t>1.423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,402.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3025469</x:t>
   </x:si>
   <x:si>
-    <x:t>1.1424</x:t>
-[...11 lines deleted...]
-    <x:t>$997,585.87</x:t>
+    <x:t>1.1252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,096.14</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3005420</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9558</x:t>
-[...2 lines deleted...]
-    <x:t>$997,104.71</x:t>
+    <x:t>0.9412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,638.09</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3016963</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9557</x:t>
-[...2 lines deleted...]
-    <x:t>$997,028.92</x:t>
+    <x:t>0.9411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,628.61</x:t>
   </x:si>
   <x:si>
     <x:t>Heritage And People's Choice Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3017292</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3005438</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9525</x:t>
-[...2 lines deleted...]
-    <x:t>$993,719.57</x:t>
+    <x:t>0.938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,305.63</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3005701</x:t>
   </x:si>
   <x:si>
-    <x:t>$993,718.77</x:t>
+    <x:t>$996,305.16</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3011444</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9463</x:t>
-[...2 lines deleted...]
-    <x:t>$987,208.98</x:t>
+    <x:t>0.932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,895.09</x:t>
   </x:si>
   <x:si>
     <x:t>Great Southern Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035864</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9403</x:t>
-[...2 lines deleted...]
-    <x:t>$980,960.93</x:t>
+    <x:t>0.9262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$983,756.88</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035542</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9397</x:t>
-[...2 lines deleted...]
-    <x:t>$980,397.15</x:t>
+    <x:t>0.9257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$983,275.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958CJK002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$983,112.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Business Bank/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3044403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$974,633.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hua Nan Commercial Bank Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3044288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,610.56</x:t>
   </x:si>
   <x:si>
     <x:t>Kingfisher Trust 2016-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0033510</x:t>
   </x:si>
   <x:si>
     <x:t>4.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5577</x:t>
-[...2 lines deleted...]
-    <x:t>$581,826.88</x:t>
+    <x:t>0.5404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,981.85</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3029495</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4704</x:t>
-[...14 lines deleted...]
-    <x:t>$489,552.55</x:t>
+    <x:t>0.4633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,119.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3037902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,005.50</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Cash Account</x:t>
   </x:si>
   <x:si>
     <x:t>Westpacloan</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0869</x:t>
-[...2 lines deleted...]
-    <x:t>$90,652.36</x:t>
+    <x:t>0.4905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,968.52</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.045099999999990814</x:t>
-[...2 lines deleted...]
-    <x:t>$47,310.68</x:t>
+    <x:t>-0.2874999999999943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-305,347.36</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -649,100 +673,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R117bf69b92344be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd891c0281eef486f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf146e47d356649a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff9d047be9ff4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reec6cd984ffb424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7188b442bd2f42f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I50"/>
+  <x:dimension ref="A1:I52"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
-    <x:col min="7" max="7" width="28" customWidth="1"/>
+    <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>193</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -800,80 +824,80 @@
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="G5" s="1" t="s">
+      <x:c r="H5" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I5" s="1" t="s">
         <x:v>20</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
         <x:v>24</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
@@ -1206,51 +1230,51 @@
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
@@ -1397,101 +1421,101 @@
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
@@ -1612,51 +1636,51 @@
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
@@ -1687,324 +1711,324 @@
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
@@ -2012,138 +2036,196 @@
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A50" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I50" s="2" t="s">
+      <x:c r="A50" s="1">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="B50" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A51" s="1">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="B51" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A52" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B52" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C52" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D52" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E52" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F52" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G52" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H52" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I52" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A50:I50"/>
+    <x:mergeCell ref="A52:I52"/>
   </x:mergeCells>
 </x:worksheet>
 </file>