--- v2 (2026-06-07)
+++ v3 (2026-06-27)
@@ -1,651 +1,612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc86ae60d34f43a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16eec1db5b874b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20260605" sheetId="1" r:id="R7188b442bd2f42f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20260626" sheetId="1" r:id="R8eda983c9b3b496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="202">
-[...1 lines deleted...]
-    <x:t>Cash Plus Active ETF All Fund Holdings as at  05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="189">
+  <x:si>
+    <x:t>Cash Plus Active ETF All Fund Holdings as at  26/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Mega International Commercial Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035633</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.5781</x:t>
-[...2 lines deleted...]
-    <x:t>$5,924,680.38</x:t>
+    <x:t>5.5785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,941,688.04</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Vic Bank</x:t>
   </x:si>
   <x:si>
     <x:t>990ACMQG6</x:t>
   </x:si>
   <x:si>
-    <x:t>4.65%</x:t>
-[...5 lines deleted...]
-    <x:t>$5,076,438.35</x:t>
+    <x:t>4.7787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,089,815.07</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062600</x:t>
   </x:si>
   <x:si>
     <x:t>5.78%</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7268</x:t>
-[...2 lines deleted...]
-    <x:t>$5,020,493.26</x:t>
+    <x:t>4.7274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,035,249.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Re Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.6883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,993,559.55</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Network Pty. Ltd.</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3CB0334704</x:t>
-[...17 lines deleted...]
-    <x:t>$4,980,034.60</x:t>
+    <x:t>AU3CB0336055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,992,124.30</x:t>
   </x:si>
   <x:si>
     <x:t>Racq Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3006261</x:t>
   </x:si>
   <x:si>
-    <x:t>4.70%</x:t>
-[...5 lines deleted...]
-    <x:t>$4,962,244.95</x:t>
+    <x:t>4.6713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,975,459.20</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Financial Services</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334753</x:t>
   </x:si>
   <x:si>
-    <x:t>4.5996</x:t>
-[...2 lines deleted...]
-    <x:t>$4,885,467.95</x:t>
+    <x:t>4.6013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,900,885.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0051587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.2777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,556,183.04</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Wholesale Office Fund</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334571</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7509</x:t>
-[...2 lines deleted...]
-    <x:t>$3,983,960.84</x:t>
+    <x:t>3.7506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,994,826.08</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Cooperative Bank Ltd/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3006394</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7375</x:t>
-[...2 lines deleted...]
-    <x:t>$3,969,784.56</x:t>
+    <x:t>3.737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,980,359.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,985,428.67</x:t>
   </x:si>
   <x:si>
     <x:t>Amp Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3005370</x:t>
   </x:si>
   <x:si>
-    <x:t>2.8035</x:t>
-[...14 lines deleted...]
-    <x:t>$2,977,582.56</x:t>
+    <x:t>$2,985,371.16</x:t>
   </x:si>
   <x:si>
     <x:t>Maitland Mutual Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3005768</x:t>
   </x:si>
   <x:si>
-    <x:t>2.803</x:t>
-[...2 lines deleted...]
-    <x:t>$2,977,211.76</x:t>
+    <x:t>2.8026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,985,056.91</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3005719</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,977,200.42</x:t>
+    <x:t>$2,985,049.44</x:t>
   </x:si>
   <x:si>
     <x:t>Judo Bank Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035955</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7769</x:t>
-[...2 lines deleted...]
-    <x:t>$2,949,423.36</x:t>
+    <x:t>2.7772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,958,058.38</x:t>
   </x:si>
   <x:si>
     <x:t>990ACRDS3</x:t>
   </x:si>
   <x:si>
-    <x:t>4.30%</x:t>
-[...29 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>2.6383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,810,111.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2022-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0892</x:t>
-[...2 lines deleted...]
-    <x:t>$2,219,054.11</x:t>
+    <x:t>2.0752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,210,282.17</x:t>
   </x:si>
   <x:si>
     <x:t>Triton Bond Trust 2021-2 In Respect Of</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0061313</x:t>
   </x:si>
   <x:si>
     <x:t>4.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8906</x:t>
-[...14 lines deleted...]
-    <x:t>$1,999,255.72</x:t>
+    <x:t>1.883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,649.12</x:t>
   </x:si>
   <x:si>
     <x:t>Police &amp; Nurses Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3003060</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8665</x:t>
-[...2 lines deleted...]
-    <x:t>$1,982,480.54</x:t>
+    <x:t>1.8666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,988,140.68</x:t>
   </x:si>
   <x:si>
     <x:t>Beyond Bank Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3015353</x:t>
   </x:si>
   <x:si>
     <x:t>1.8597</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,975,269.66</x:t>
+    <x:t>$1,980,736.36</x:t>
   </x:si>
   <x:si>
     <x:t>First Commercial Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035716</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8594</x:t>
-[...2 lines deleted...]
-    <x:t>$1,974,893.46</x:t>
+    <x:t>1.8595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,980,562.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3034677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,973,449.62</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Union Sa Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3034743</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8526</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>AU3EC3028281</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8507</x:t>
-[...2 lines deleted...]
-    <x:t>$1,965,687.30</x:t>
+    <x:t>1.851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,971,498.32</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Business Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035708</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8428</x:t>
-[...2 lines deleted...]
-    <x:t>$1,957,310.36</x:t>
+    <x:t>1.8432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,963,208.26</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3036136</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8427</x:t>
-[...2 lines deleted...]
-    <x:t>$1,957,225.26</x:t>
+    <x:t>1.8431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,963,134.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3049782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,950,602.70</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Bank Of Canada/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105177</x:t>
   </x:si>
   <x:si>
     <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>1.6964</x:t>
-[...50 lines deleted...]
-    <x:t>$1,511,402.18</x:t>
+    <x:t>1.6965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,806,949.47</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3025469</x:t>
   </x:si>
   <x:si>
     <x:t>1.1252</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,195,096.14</x:t>
-[...23 lines deleted...]
-    <x:t>AU3EC3017292</x:t>
+    <x:t>$1,198,418.11</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3005438</x:t>
   </x:si>
   <x:si>
-    <x:t>0.938</x:t>
-[...2 lines deleted...]
-    <x:t>$996,305.63</x:t>
+    <x:t>0.9378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$998,891.69</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3005701</x:t>
   </x:si>
   <x:si>
-    <x:t>$996,305.16</x:t>
+    <x:t>$998,891.55</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3011444</x:t>
   </x:si>
   <x:si>
-    <x:t>0.932</x:t>
-[...2 lines deleted...]
-    <x:t>$989,895.09</x:t>
+    <x:t>0.9319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,581.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3047158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,106.51</x:t>
   </x:si>
   <x:si>
     <x:t>Great Southern Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035864</x:t>
   </x:si>
   <x:si>
     <x:t>0.9262</x:t>
   </x:si>
   <x:si>
-    <x:t>$983,756.88</x:t>
+    <x:t>$986,552.83</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035542</x:t>
   </x:si>
   <x:si>
+    <x:t>0.9259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,154.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046093</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.9257</x:t>
   </x:si>
   <x:si>
-    <x:t>$983,275.89</x:t>
-[...11 lines deleted...]
-    <x:t>$983,112.24</x:t>
+    <x:t>$986,019.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regional Australia Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,177.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heritage And People's Choice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3047018</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Business Bank/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3044403</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9176</x:t>
-[...2 lines deleted...]
-    <x:t>$974,633.78</x:t>
+    <x:t>0.9179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,626.42</x:t>
   </x:si>
   <x:si>
     <x:t>Hua Nan Commercial Bank Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3044288</x:t>
   </x:si>
   <x:si>
     <x:t>0.8376</x:t>
   </x:si>
   <x:si>
-    <x:t>$889,610.56</x:t>
+    <x:t>$892,147.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,999.79</x:t>
   </x:si>
   <x:si>
     <x:t>Kingfisher Trust 2016-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0033510</x:t>
   </x:si>
   <x:si>
     <x:t>4.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5404</x:t>
-[...2 lines deleted...]
-    <x:t>$573,981.85</x:t>
+    <x:t>0.5279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$562,264.93</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3029495</x:t>
   </x:si>
   <x:si>
     <x:t>0.4633</x:t>
   </x:si>
   <x:si>
-    <x:t>$492,119.23</x:t>
+    <x:t>$493,475.75</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3037902</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4623</x:t>
-[...2 lines deleted...]
-    <x:t>$491,005.50</x:t>
+    <x:t>0.4624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,458.46</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Cash Account</x:t>
   </x:si>
   <x:si>
     <x:t>Westpacloan</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4905</x:t>
-[...2 lines deleted...]
-    <x:t>$520,968.52</x:t>
+    <x:t>0.8118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,629.58</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.2874999999999943</x:t>
-[...2 lines deleted...]
-    <x:t>$-305,347.36</x:t>
+    <x:t>-0.39330000000001064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,514.01</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -673,100 +634,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff9d047be9ff4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reec6cd984ffb424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7188b442bd2f42f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb1561ecd58483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54dc09dd2b514891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8eda983c9b3b496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I52"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="51" customWidth="1"/>
+    <x:col min="2" max="2" width="50" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
-    <x:col min="7" max="7" width="27" customWidth="1"/>
+    <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>201</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -818,1400 +779,1400 @@
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E5" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F5" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="E5" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G5" s="1" t="s">
+      <x:c r="H5" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I5" s="1" t="s">
         <x:v>19</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F6" s="1" t="s">
+      <x:c r="G6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F7" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F8" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B52" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C52" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D52" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E52" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F52" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G52" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H52" s="2" t="s">