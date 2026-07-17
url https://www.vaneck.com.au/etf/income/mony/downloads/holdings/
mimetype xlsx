--- v3 (2026-06-27)
+++ v4 (2026-07-17)
@@ -1,612 +1,603 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16eec1db5b874b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra797ce20799f469e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20260626" sheetId="1" r:id="R8eda983c9b3b496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20260717" sheetId="1" r:id="R60f777231dc643fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="420" uniqueCount="189">
-[...1 lines deleted...]
-    <x:t>Cash Plus Active ETF All Fund Holdings as at  26/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="186">
+  <x:si>
+    <x:t>Cash Plus Active ETF All Fund Holdings as at  17/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
-    <x:t>Coupon rate</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
-    <x:t>State</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Mega International Commercial Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035633</x:t>
   </x:si>
   <x:si>
+    <x:t>5.5998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,958,695.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Vic Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>990ACMQG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.7958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,103,191.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.7457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,049,856.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Racq Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3006261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.6882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,988,673.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.6202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,916,303.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0051587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,569,255.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Cooperative Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3006394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,990,935.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,993,274.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,993,051.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maitland Mutual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,992,902.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3005719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,992,898.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3BS9P1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,990,945.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Re Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3BQZZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,967,316.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Wholesale Office Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0337269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,967,185.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Judo Bank Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,966,693.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>990ACRDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,806,397.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2022-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,206,323.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2021-2 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,002,891.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Police &amp; Nurses Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3003060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,993,800.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Commercial Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,231.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3015353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,203.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3034677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,979,197.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Sa Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3034743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3028281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,977,309.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Business Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,969,106.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3036136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,969,044.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3049782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,956,598.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3BS716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,951,502.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,811,889.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Southern Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3055540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,974.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orde Series 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,734.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3011444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,267.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3047158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,914.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,348.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3055110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,348.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,033.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$988,926.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regional Australia Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,105.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heritage And People's Choice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3047018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3055193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,113.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Business Bank/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3044403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,619.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G&amp;C Mutual Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3055714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$976,476.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hua Nan Commercial Bank Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3044288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,684.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$647,199.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingfisher Trust 2016-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0033510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$563,893.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3029495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,832.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3037902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,911.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Cash Account</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpacloan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,892.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.5785</x:t>
-[...518 lines deleted...]
-    <x:t>$13,514.01</x:t>
+    <x:t>-0.34940000000003124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-371,647.62</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -634,1559 +625,982 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb1561ecd58483b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R54dc09dd2b514891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8eda983c9b3b496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a74e5667414fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7580e515db474816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60f777231dc643fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I52"/>
+  <x:dimension ref="A1:E55"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="50" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
-    <x:col min="4" max="4" width="18" customWidth="1"/>
+    <x:col min="4" max="4" width="28" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
-    <x:col min="6" max="6" width="24" customWidth="1"/>
-[...2 lines deleted...]
-    <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
-    <x:row r="1" spans="1:9" ht="15" customHeight="1">
+    <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F1" s="2" t="s">
-[...12 lines deleted...]
-    <x:row r="2" spans="1:9" ht="30" customHeight="1">
+    </x:row>
+    <x:row r="2" spans="1:5" ht="45" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F2" s="2" t="s">
-[...12 lines deleted...]
-    <x:row r="3" spans="1:9" ht="15" customHeight="1">
+    </x:row>
+    <x:row r="3" spans="1:5" ht="15" customHeight="1">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E3" s="2" t="s">
         <x:v>6</x:v>
       </x:c>
-      <x:c r="F3" s="2" t="s">
-[...12 lines deleted...]
-    <x:row r="4" spans="1:9" ht="15" customHeight="1">
+    </x:row>
+    <x:row r="4" spans="1:5" ht="15" customHeight="1">
       <x:c r="A4" s="1">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>7</x:v>
       </x:c>
       <x:c r="C4" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>8</x:v>
       </x:c>
       <x:c r="D4" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>9</x:v>
       </x:c>
       <x:c r="E4" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="5" spans="1:9" ht="15" customHeight="1">
+        <x:v>10</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="5" spans="1:5" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="6" spans="1:9" ht="15" customHeight="1">
+        <x:v>14</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="6" spans="1:5" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="7" spans="1:9" ht="15" customHeight="1">
+        <x:v>18</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="7" spans="1:5" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="8" spans="1:9" ht="15" customHeight="1">
+        <x:v>22</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="8" spans="1:5" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="9" spans="1:9" ht="15" customHeight="1">
+        <x:v>26</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="9" spans="1:5" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="10" spans="1:9" ht="15" customHeight="1">
+        <x:v>30</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="10" spans="1:5" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="11" spans="1:9" ht="15" customHeight="1">
+        <x:v>34</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="11" spans="1:5" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="12" spans="1:9" ht="15" customHeight="1">
+        <x:v>38</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="12" spans="1:5" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="13" spans="1:9" ht="15" customHeight="1">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="13" spans="1:5" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="14" spans="1:9" ht="15" customHeight="1">
+        <x:v>46</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="14" spans="1:5" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="15" spans="1:9" ht="15" customHeight="1">
+        <x:v>49</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:5" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="16" spans="1:9" ht="15" customHeight="1">
+        <x:v>53</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="17" spans="1:9" ht="15" customHeight="1">
+        <x:v>57</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="18" spans="1:9" ht="15" customHeight="1">
+        <x:v>61</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="19" spans="1:9" ht="15" customHeight="1">
+        <x:v>65</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="20" spans="1:9" ht="15" customHeight="1">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="21" spans="1:9" ht="15" customHeight="1">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="22" spans="1:9" ht="15" customHeight="1">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="23" spans="1:9" ht="15" customHeight="1">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="24" spans="1:9" ht="15" customHeight="1">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="25" spans="1:9" ht="15" customHeight="1">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="26" spans="1:9" ht="15" customHeight="1">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="27" spans="1:9" ht="15" customHeight="1">
+        <x:v>90</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="28" spans="1:9" ht="15" customHeight="1">
+        <x:v>95</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="29" spans="1:9" ht="15" customHeight="1">
+        <x:v>99</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="30" spans="1:9" ht="15" customHeight="1">
+        <x:v>102</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="31" spans="1:9" ht="15" customHeight="1">
+        <x:v>105</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+        <x:v>108</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="33" spans="1:9" ht="15" customHeight="1">
+        <x:v>112</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="34" spans="1:9" ht="15" customHeight="1">
+        <x:v>116</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="35" spans="1:9" ht="15" customHeight="1">
+        <x:v>120</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="36" spans="1:9" ht="15" customHeight="1">
+        <x:v>123</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="37" spans="1:9" ht="15" customHeight="1">
+        <x:v>126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="38" spans="1:9" ht="15" customHeight="1">
+        <x:v>129</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="39" spans="1:9" ht="15" customHeight="1">
+        <x:v>131</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="40" spans="1:9" ht="15" customHeight="1">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+        <x:v>137</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="42" spans="1:9" ht="15" customHeight="1">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="43" spans="1:9" ht="15" customHeight="1">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="44" spans="1:9" ht="15" customHeight="1">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="45" spans="1:9" ht="15" customHeight="1">
+        <x:v>141</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="46" spans="1:9" ht="15" customHeight="1">
+        <x:v>149</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="47" spans="1:9" ht="15" customHeight="1">
+        <x:v>153</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="48" spans="1:9" ht="15" customHeight="1">
+        <x:v>157</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="49" spans="1:9" ht="15" customHeight="1">
+        <x:v>161</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="50" spans="1:9" ht="15" customHeight="1">
+        <x:v>165</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>1</x:v>
-[...14 lines deleted...]
-    <x:row r="51" spans="1:9" ht="15" customHeight="1">
+        <x:v>169</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="52" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A52" s="1">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="B52" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="53" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A53" s="1">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="B53" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="54" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A54" s="1">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="B54" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
+      <x:c r="B55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H51" s="1" t="s">
+      <x:c r="C55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I51" s="1" t="s">
-[...4 lines deleted...]
-      <x:c r="A52" s="2" t="s">
+      <x:c r="D55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B52" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I52" s="2" t="s">
+      <x:c r="E55" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
-    <x:mergeCell ref="A1:I1"/>
-[...1 lines deleted...]
-    <x:mergeCell ref="A52:I52"/>
+    <x:mergeCell ref="A1:E1"/>
+    <x:mergeCell ref="A2:E2"/>
+    <x:mergeCell ref="A55:E55"/>
   </x:mergeCells>
 </x:worksheet>
 </file>