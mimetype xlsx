--- v4 (2026-07-17)
+++ v5 (2026-08-06)
@@ -1,603 +1,603 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra797ce20799f469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4c95593e594b73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20260717" sheetId="1" r:id="R60f777231dc643fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20260806" sheetId="1" r:id="R2a759939f3344c18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="186">
-[...1 lines deleted...]
-    <x:t>Cash Plus Active ETF All Fund Holdings as at  17/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="186">
+  <x:si>
+    <x:t>Cash Plus Active ETF All Fund Holdings as at  06/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Mega International Commercial Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035633</x:t>
   </x:si>
   <x:si>
-    <x:t>5.5998</x:t>
-[...14 lines deleted...]
-    <x:t>$5,103,191.78</x:t>
+    <x:t>5.6212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,974,893.48</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062600</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7457</x:t>
-[...14 lines deleted...]
-    <x:t>$4,988,673.50</x:t>
+    <x:t>4.7641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,063,821.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>990AERQW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.7047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,000,732.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3C5343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.6505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,943,135.65</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Financial Services</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334753</x:t>
   </x:si>
   <x:si>
-    <x:t>4.6202</x:t>
-[...2 lines deleted...]
-    <x:t>$4,916,303.50</x:t>
+    <x:t>4.6391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,930,987.10</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0051587</x:t>
   </x:si>
   <x:si>
-    <x:t>4.294</x:t>
-[...2 lines deleted...]
-    <x:t>$4,569,255.27</x:t>
+    <x:t>4.3106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,581,799.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3C5301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.6669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,897,582.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Network Pty. Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0337350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,998,818.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Re Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3BQZZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,975,288.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Wholesale Office Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0337269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,975,188.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Judo Bank Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,974,917.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3C52Z5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,924,591.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3C68P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,923,754.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3C68N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3C68C8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amp Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>990ACRDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,802,258.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2022-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,213,157.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2021-2 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,650.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Police &amp; Nurses Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3003060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,999,191.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Commercial Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,631.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3015353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,409.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Sa Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3034743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,984,671.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3034677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3028281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,982,843.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Business Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,974,723.24</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Cooperative Bank Ltd/Sydney</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3EC3006394</x:t>
-[...5 lines deleted...]
-    <x:t>$3,990,935.36</x:t>
+    <x:t>AU3EC3036136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,974,672.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3049782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,962,309.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3056472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,957,109.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,816,607.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Southern Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3055540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,468,139.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orde Series 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,870.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3011444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,825.52</x:t>
   </x:si>
   <x:si>
     <x:t>Mystate Bank Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3EC3005941</x:t>
-[...17 lines deleted...]
-    <x:t>$2,993,051.31</x:t>
+    <x:t>AU3EC3047158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,588.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,011.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3055110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,011.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9331</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,775.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.933</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,694.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regional Australia Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,893.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heritage And People's Choice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3047018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3055193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$983,850.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Business Bank/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3044403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$983,469.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G&amp;C Mutual Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3055714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,227.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hua Nan Commercial Bank Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3044288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,100.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,643.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingfisher Trust 2016-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0033510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,373.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3029495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,124.21</x:t>
   </x:si>
   <x:si>
     <x:t>Maitland Mutual Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3EC3005768</x:t>
-[...388 lines deleted...]
-  <x:si>
     <x:t>AU3EC3037902</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4642</x:t>
-[...2 lines deleted...]
-    <x:t>$493,911.42</x:t>
+    <x:t>0.466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,295.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,687.53</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Cash Account</x:t>
   </x:si>
   <x:si>
     <x:t>Westpacloan</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0656</x:t>
-[...2 lines deleted...]
-    <x:t>$1,133,892.10</x:t>
+    <x:t>0.4664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,751.87</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>-0.34940000000003124</x:t>
-[...2 lines deleted...]
-    <x:t>$-371,647.62</x:t>
+    <x:t>0.17279999999996676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,343.30</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -625,61 +625,61 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4a74e5667414fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7580e515db474816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R60f777231dc643fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22165382ec3e4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4d73cb5b613d4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a759939f3344c18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E55"/>
+  <x:dimension ref="A1:E56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="50" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
-    <x:col min="4" max="4" width="28" customWidth="1"/>
+    <x:col min="4" max="4" width="27" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5" ht="45" customHeight="1">
       <x:c r="A2" s="2" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
@@ -746,861 +746,878 @@
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>21</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>25</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="55" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A55" s="1">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="B55" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="C55" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
-    <x:row r="55" spans="1:5" ht="15" customHeight="1">
-      <x:c r="A55" s="2" t="s">
+    <x:row r="56" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B55" s="2" t="s">
+      <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C55" s="2" t="s">
+      <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D55" s="2" t="s">
+      <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E55" s="2" t="s">
+      <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
-    <x:mergeCell ref="A55:E55"/>
+    <x:mergeCell ref="A56:E56"/>
   </x:mergeCells>
 </x:worksheet>
 </file>