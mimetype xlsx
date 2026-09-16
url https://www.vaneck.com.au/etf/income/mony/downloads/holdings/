--- v5 (2026-08-06)
+++ v6 (2026-09-16)
@@ -1,603 +1,621 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb4c95593e594b73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ca55d8a9fa403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20260806" sheetId="1" r:id="R2a759939f3344c18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20260916" sheetId="1" r:id="Ra38d3c6822fb4d5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="186">
-[...1 lines deleted...]
-    <x:t>Cash Plus Active ETF All Fund Holdings as at  06/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="192">
+  <x:si>
+    <x:t>Cash Plus Active ETF All Fund Holdings as at  16/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
-    <x:t>Mega International Commercial Bank</x:t>
-[...8 lines deleted...]
-    <x:t>$5,974,893.48</x:t>
+    <x:t>Bank Vic Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>990AERQW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.3938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,030,780.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0051587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.3554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,986,838.42</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3FN0062600</x:t>
-[...26 lines deleted...]
-    <x:t>$4,943,135.65</x:t>
+    <x:t>AU3FN0067989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.3553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,986,755.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Members Banking Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3064872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.3415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,970,890.85</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Financial Services</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334753</x:t>
   </x:si>
   <x:si>
-    <x:t>4.6391</x:t>
-[...23 lines deleted...]
-    <x:t>$3,897,582.24</x:t>
+    <x:t>4.3329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,961,088.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Cooperative Bank Ltd/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3064427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,920,910.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Judo Bank Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,991,776.16</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Network Pty. Ltd.</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3CB0337350</x:t>
-[...5 lines deleted...]
-    <x:t>$2,998,818.96</x:t>
+    <x:t>AU3CB0339638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,991,662.01</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Re Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>ACI3BQZZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7992</x:t>
-[...2 lines deleted...]
-    <x:t>$2,975,288.34</x:t>
+    <x:t>$2,991,629.91</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Wholesale Office Fund</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0337269</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7991</x:t>
-[...38 lines deleted...]
-    <x:t>ACI3C68C8</x:t>
+    <x:t>$2,991,596.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mega International Commercial Bank Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3075449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,965,888.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maitland Mutual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3065051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,941,348.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3065390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Southern Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3065374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3069871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,936,906.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heartland Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3070382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,935,122.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3075290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,924,701.41</x:t>
   </x:si>
   <x:si>
     <x:t>Amp Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>990ACRDS3</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6364</x:t>
-[...2 lines deleted...]
-    <x:t>$2,802,258.06</x:t>
+    <x:t>2.4509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,806,222.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3069889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,457,443.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G&amp;C Mutual Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3066471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,361,449.26</x:t>
   </x:si>
   <x:si>
     <x:t>Triton Bond Trust 2022-1 In Respect Of</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065926</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0821</x:t>
-[...14 lines deleted...]
-    <x:t>$2,008,650.41</x:t>
+    <x:t>1.9269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,206,221.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3034677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,995,894.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Sa Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3034743</x:t>
   </x:si>
   <x:si>
     <x:t>Police &amp; Nurses Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3EC3003060</x:t>
-[...5 lines deleted...]
-    <x:t>$1,999,191.42</x:t>
+    <x:t>AU3EC3028281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,994,188.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Business Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,238.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3036136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,210.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Commercial Bank Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3069848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,982,891.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0339596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,977,821.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3049782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,974,016.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3056472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,968,602.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3076389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,948,663.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,803,747.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3055540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,476,677.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orde Series 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,144,166.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daimler Truck Financial Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0338887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,871.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,470.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mystate Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3055110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,470.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,395.42</x:t>
   </x:si>
   <x:si>
     <x:t>First Commercial Bank Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3EC3035716</x:t>
-[...166 lines deleted...]
-  <x:si>
     <x:t>AU3EC3046093</x:t>
   </x:si>
   <x:si>
-    <x:t>0.933</x:t>
-[...2 lines deleted...]
-    <x:t>$991,694.55</x:t>
+    <x:t>$997,369.94</x:t>
   </x:si>
   <x:si>
     <x:t>Regional Australia Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3046903</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9285</x:t>
-[...2 lines deleted...]
-    <x:t>$986,893.89</x:t>
+    <x:t>0.8669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,610.39</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Australia Limited</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3046911</x:t>
   </x:si>
   <x:si>
     <x:t>Heritage And People's Choice</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3046960</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3047018</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3055193</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9256</x:t>
-[...2 lines deleted...]
-    <x:t>$983,850.80</x:t>
+    <x:t>0.8642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,461.96</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Business Bank/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3044403</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9252</x:t>
-[...5 lines deleted...]
-    <x:t>G&amp;C Mutual Bank Ltd</x:t>
+    <x:t>0.864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,311.98</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3055714</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9213</x:t>
-[...14 lines deleted...]
-    <x:t>$897,100.62</x:t>
+    <x:t>0.8602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$984,868.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3070903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,730.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3076462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$974,983.07</x:t>
   </x:si>
   <x:si>
     <x:t>Puma Series 2019-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5924</x:t>
-[...14 lines deleted...]
-    <x:t>$553,373.19</x:t>
+    <x:t>0.5152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,884.14</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3029495</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4668</x:t>
-[...5 lines deleted...]
-    <x:t>Maitland Mutual Ltd</x:t>
+    <x:t>0.4356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,772.67</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3037902</x:t>
   </x:si>
   <x:si>
-    <x:t>0.466</x:t>
-[...2 lines deleted...]
-    <x:t>$495,295.19</x:t>
+    <x:t>0.4351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$498,131.91</x:t>
   </x:si>
   <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085148</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2857</x:t>
-[...2 lines deleted...]
-    <x:t>$303,687.53</x:t>
+    <x:t>0.2631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,273.96</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Cash Account</x:t>
   </x:si>
   <x:si>
     <x:t>Westpacloan</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4664</x:t>
-[...2 lines deleted...]
-    <x:t>$495,751.87</x:t>
+    <x:t>0.275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,830.35</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>0.17279999999996676</x:t>
-[...2 lines deleted...]
-    <x:t>$184,343.30</x:t>
+    <x:t>2.5692999999999984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,941,985.99</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -625,84 +643,84 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22165382ec3e4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4d73cb5b613d4e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2a759939f3344c18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcadfce35b3e24105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re74d783df5be4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra38d3c6822fb4d5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E56"/>
+  <x:dimension ref="A1:E58"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="50" customWidth="1"/>
+    <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
-    <x:col min="4" max="4" width="27" customWidth="1"/>
+    <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5" ht="45" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5" ht="15" customHeight="1">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
@@ -746,878 +764,912 @@
         <x:v>14</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:5" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:5" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:5" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:5" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:5" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:5" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+    </x:row>
+    <x:row r="56" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A56" s="1">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B56" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="C56" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A56" s="2" t="s">
+      <x:c r="D56" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A57" s="1">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B56" s="2" t="s">
+      <x:c r="B58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C56" s="2" t="s">
+      <x:c r="C58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D56" s="2" t="s">
+      <x:c r="D58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E56" s="2" t="s">
+      <x:c r="E58" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
-    <x:mergeCell ref="A56:E56"/>
+    <x:mergeCell ref="A58:E58"/>
   </x:mergeCells>
 </x:worksheet>
 </file>