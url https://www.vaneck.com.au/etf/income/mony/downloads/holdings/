--- v6 (2026-09-16)
+++ v7 (2026-10-06)
@@ -1,621 +1,603 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ca55d8a9fa403a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c9b61d8a7745d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20260916" sheetId="1" r:id="Ra38d3c6822fb4d5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20261006" sheetId="1" r:id="Rf165ef0d5576416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="192">
-[...1 lines deleted...]
-    <x:t>Cash Plus Active ETF All Fund Holdings as at  16/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="186">
+  <x:si>
+    <x:t>Cash Plus Active ETF All Fund Holdings as at  06/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0051587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.2566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,011,147.23</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bank Vic Bank</x:t>
   </x:si>
   <x:si>
     <x:t>990AERQW8</x:t>
   </x:si>
   <x:si>
-    <x:t>4.3938</x:t>
-[...14 lines deleted...]
-    <x:t>$4,986,838.42</x:t>
+    <x:t>4.4121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,045,438.36</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0067989</x:t>
   </x:si>
   <x:si>
-    <x:t>4.3553</x:t>
-[...2 lines deleted...]
-    <x:t>$4,986,755.90</x:t>
+    <x:t>4.3728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,000,465.03</x:t>
   </x:si>
   <x:si>
     <x:t>Members Banking Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3064872</x:t>
   </x:si>
   <x:si>
-    <x:t>4.3415</x:t>
-[...2 lines deleted...]
-    <x:t>$4,970,890.85</x:t>
+    <x:t>4.3588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,984,430.00</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Financial Services</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334753</x:t>
   </x:si>
   <x:si>
-    <x:t>4.3329</x:t>
-[...2 lines deleted...]
-    <x:t>$4,961,088.45</x:t>
+    <x:t>4.3512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,975,772.05</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Cooperative Bank Ltd/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3064427</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4244</x:t>
-[...2 lines deleted...]
-    <x:t>$3,920,910.72</x:t>
+    <x:t>3.4387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,932,290.48</x:t>
   </x:si>
   <x:si>
     <x:t>Judo Bank Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3035955</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6129</x:t>
-[...2 lines deleted...]
-    <x:t>$2,991,776.16</x:t>
+    <x:t>2.6234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,000,000.00</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Network Pty. Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0339638</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6128</x:t>
-[...2 lines deleted...]
-    <x:t>$2,991,662.01</x:t>
+    <x:t>2.6231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,999,602.95</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Re Ltd.</x:t>
   </x:si>
   <x:si>
     <x:t>ACI3BQZZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,991,629.91</x:t>
+    <x:t>$2,999,601.42</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Wholesale Office Fund</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0337269</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,991,596.25</x:t>
+    <x:t>$2,999,599.83</x:t>
   </x:si>
   <x:si>
     <x:t>Mega International Commercial Bank Co L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3075449</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5903</x:t>
-[...2 lines deleted...]
-    <x:t>$2,965,888.77</x:t>
+    <x:t>2.601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,974,311.30</x:t>
   </x:si>
   <x:si>
     <x:t>Maitland Mutual Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3065051</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5689</x:t>
-[...2 lines deleted...]
-    <x:t>$2,941,348.71</x:t>
+    <x:t>2.5795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,949,727.47</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3065390</x:t>
   </x:si>
   <x:si>
     <x:t>Great Southern Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3065374</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Union Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3069871</x:t>
   </x:si>
   <x:si>
-    <x:t>2.565</x:t>
-[...2 lines deleted...]
-    <x:t>$2,936,906.19</x:t>
+    <x:t>2.5755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,945,208.00</x:t>
   </x:si>
   <x:si>
     <x:t>Heartland Bank Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3070382</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5635</x:t>
-[...2 lines deleted...]
-    <x:t>$2,935,122.96</x:t>
+    <x:t>2.5741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,943,548.55</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3075290</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5544</x:t>
-[...2 lines deleted...]
-    <x:t>$2,924,701.41</x:t>
+    <x:t>2.5652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,933,406.45</x:t>
   </x:si>
   <x:si>
     <x:t>Amp Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>990ACRDS3</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4509</x:t>
-[...2 lines deleted...]
-    <x:t>$2,806,222.23</x:t>
+    <x:t>2.4505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,802,258.06</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3069889</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1463</x:t>
-[...2 lines deleted...]
-    <x:t>$2,457,443.25</x:t>
+    <x:t>2.155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,464,363.05</x:t>
   </x:si>
   <x:si>
     <x:t>G&amp;C Mutual Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3066471</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0624</x:t>
-[...2 lines deleted...]
-    <x:t>$2,361,449.26</x:t>
+    <x:t>2.0708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,368,039.13</x:t>
   </x:si>
   <x:si>
     <x:t>Triton Bond Trust 2022-1 In Respect Of</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065926</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9269</x:t>
-[...11 lines deleted...]
-    <x:t>$1,995,894.28</x:t>
+    <x:t>1.9348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,212,514.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Police &amp; Nurses Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3028281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,999,723.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Business Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,855.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3036136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,839.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Commercial Bank Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3069848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,988,410.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0339596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,983,297.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3049782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,979,727.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beyond Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3056472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,974,209.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3076389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,954,497.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3D1ML2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,946,795.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3D1MH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3D3KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,946,726.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3055540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,480,841.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3D3KC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,459,124.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orde Series 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,147,579.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regional Australia Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,398.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Limited</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heritage And People's Choice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3046960</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Union Sa Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3EC3034743</x:t>
-[...116 lines deleted...]
-    <x:t>$1,144,166.07</x:t>
+    <x:t>AU3EC3047018</x:t>
   </x:si>
   <x:si>
     <x:t>Daimler Truck Financial Services</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3CB0338887</x:t>
-[...14 lines deleted...]
-    <x:t>$997,470.33</x:t>
+    <x:t>AU3CB0340222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,205.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3055193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,199.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Business Bank/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3044403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,162.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3055714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$987,619.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3D3L70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$982,400.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3070903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,549.35</x:t>
   </x:si>
   <x:si>
     <x:t>Mystate Bank Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3EC3055110</x:t>
-[...88 lines deleted...]
-  <x:si>
     <x:t>AU3EC3076462</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8515</x:t>
-[...2 lines deleted...]
-    <x:t>$974,983.07</x:t>
+    <x:t>0.8551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,875.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Bastille Trust Series 2024-1nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,219.30</x:t>
   </x:si>
   <x:si>
     <x:t>Puma Series 2019-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5152</x:t>
-[...14 lines deleted...]
-    <x:t>$498,772.67</x:t>
+    <x:t>0.4965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$567,798.50</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3037902</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4351</x:t>
-[...2 lines deleted...]
-    <x:t>$498,131.91</x:t>
+    <x:t>0.4368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,515.68</x:t>
   </x:si>
   <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085148</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2631</x:t>
-[...2 lines deleted...]
-    <x:t>$301,273.96</x:t>
+    <x:t>0.2642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,104.84</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Cash Account</x:t>
   </x:si>
   <x:si>
     <x:t>Westpacloan</x:t>
   </x:si>
   <x:si>
-    <x:t>0.275</x:t>
-[...2 lines deleted...]
-    <x:t>$314,830.35</x:t>
+    <x:t>0.2759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,556.28</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.5692999999999984</x:t>
-[...2 lines deleted...]
-    <x:t>$2,941,985.99</x:t>
+    <x:t>2.569699999999983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,939,082.12</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -643,84 +625,84 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcadfce35b3e24105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re74d783df5be4736" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra38d3c6822fb4d5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127355e803bb4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R94931aa4abe24137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf165ef0d5576416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E58"/>
+  <x:dimension ref="A1:E56"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
-    <x:col min="4" max="4" width="26" customWidth="1"/>
+    <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5" ht="45" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5" ht="15" customHeight="1">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
@@ -1070,606 +1052,572 @@
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5" ht="15" customHeight="1">
-      <x:c r="A56" s="1">
-[...33 lines deleted...]
-      <x:c r="A58" s="2" t="s">
+      <x:c r="A56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B58" s="2" t="s">
+      <x:c r="B56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C58" s="2" t="s">
+      <x:c r="C56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D58" s="2" t="s">
+      <x:c r="D56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E58" s="2" t="s">
+      <x:c r="E56" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
-    <x:mergeCell ref="A58:E58"/>
+    <x:mergeCell ref="A56:E56"/>
   </x:mergeCells>
 </x:worksheet>
 </file>