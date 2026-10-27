--- v7 (2026-10-06)
+++ v8 (2026-10-27)
@@ -1,603 +1,642 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2c9b61d8a7745d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82a3bce0f0844fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20261006" sheetId="1" r:id="Rf165ef0d5576416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MONY_asat_20261026" sheetId="1" r:id="Rd7d7b60ce5f54822"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="186">
-[...1 lines deleted...]
-    <x:t>Cash Plus Active ETF All Fund Holdings as at  06/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="199">
+  <x:si>
+    <x:t>Cash Plus Active ETF All Fund Holdings as at  26/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0067989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.5059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,438,804.43</x:t>
+  </x:si>
+  <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0051587</x:t>
   </x:si>
   <x:si>
-    <x:t>5.2566</x:t>
-[...2 lines deleted...]
-    <x:t>$6,011,147.23</x:t>
+    <x:t>4.4069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,319,308.32</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Vic Bank</x:t>
   </x:si>
   <x:si>
     <x:t>990AERQW8</x:t>
   </x:si>
   <x:si>
-    <x:t>4.4121</x:t>
-[...14 lines deleted...]
-    <x:t>$5,000,465.03</x:t>
+    <x:t>4.1922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,060,095.89</x:t>
   </x:si>
   <x:si>
     <x:t>Members Banking Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3064872</x:t>
   </x:si>
   <x:si>
-    <x:t>4.3588</x:t>
-[...2 lines deleted...]
-    <x:t>$4,984,430.00</x:t>
+    <x:t>4.1407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,997,969.15</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Financial Services</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334753</x:t>
   </x:si>
   <x:si>
-    <x:t>4.3512</x:t>
-[...2 lines deleted...]
-    <x:t>$4,975,772.05</x:t>
+    <x:t>4.1345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,990,455.65</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Cooperative Bank Ltd/Sydney</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3064427</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4387</x:t>
-[...2 lines deleted...]
-    <x:t>$3,932,290.48</x:t>
+    <x:t>3.2672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,943,670.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Network Pty. Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0340800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,994,617.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mega International Commercial Bank Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3075449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,982,733.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Re Ltd.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0340826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,969,086.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Wholesale Office Fund</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0340842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,968,969.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Great Southern Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3065374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,958,106.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maitland Mutual Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3065051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3065390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3069871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,953,509.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heartland Bank Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3070382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,951,974.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3075290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,942,111.49</x:t>
   </x:si>
   <x:si>
     <x:t>Judo Bank Pty Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3EC3035955</x:t>
-[...104 lines deleted...]
-    <x:t>$2,933,406.45</x:t>
+    <x:t>AU3EC3085737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,927,772.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Union Sa Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3091669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,919,631.38</x:t>
   </x:si>
   <x:si>
     <x:t>Amp Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>990ACRDS3</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4505</x:t>
-[...2 lines deleted...]
-    <x:t>$2,802,258.06</x:t>
+    <x:t>2.3278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,809,784.95</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3069889</x:t>
   </x:si>
   <x:si>
-    <x:t>2.155</x:t>
-[...2 lines deleted...]
-    <x:t>$2,464,363.05</x:t>
+    <x:t>2.0474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,471,282.85</x:t>
   </x:si>
   <x:si>
     <x:t>G&amp;C Mutual Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3066471</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0708</x:t>
-[...2 lines deleted...]
-    <x:t>$2,368,039.13</x:t>
+    <x:t>1.9673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,374,629.00</x:t>
   </x:si>
   <x:si>
     <x:t>Triton Bond Trust 2022-1 In Respect Of</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0065926</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9348</x:t>
-[...2 lines deleted...]
-    <x:t>$2,212,514.38</x:t>
+    <x:t>1.8294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,208,094.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Business Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3035708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,997,472.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3036136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,997,467.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Commercial Bank Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3069848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,993,929.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0339596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,988,773.96</x:t>
   </x:si>
   <x:si>
     <x:t>Police &amp; Nurses Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3EC3028281</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>AU3EC3049782</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7312</x:t>
-[...2 lines deleted...]
-    <x:t>$1,979,727.12</x:t>
+    <x:t>1.6449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,985,437.80</x:t>
   </x:si>
   <x:si>
     <x:t>Beyond Bank Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3056472</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7264</x:t>
-[...2 lines deleted...]
-    <x:t>$1,974,209.40</x:t>
+    <x:t>1.6402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,979,816.06</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3076389</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7092</x:t>
-[...2 lines deleted...]
-    <x:t>$1,954,497.46</x:t>
+    <x:t>1.6241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,960,331.12</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
     <x:t>ACI3D1ML2</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7024</x:t>
-[...2 lines deleted...]
-    <x:t>$1,946,795.98</x:t>
+    <x:t>1.6179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,952,807.72</x:t>
   </x:si>
   <x:si>
     <x:t>ACI3D1MH1</x:t>
   </x:si>
   <x:si>
-    <x:t>ACI3D3KH9</x:t>
-[...2 lines deleted...]
-    <x:t>$1,946,726.46</x:t>
+    <x:t>Mystate Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3084938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,952,645.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3086321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,950,541.06</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3055540</x:t>
   </x:si>
   <x:si>
-    <x:t>1.295</x:t>
-[...11 lines deleted...]
-    <x:t>$1,459,124.85</x:t>
+    <x:t>1.2303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,485,006.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3084862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,641.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Bastille Trust Series 2026-1nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,333,425.67</x:t>
   </x:si>
   <x:si>
     <x:t>Orde Series 2025-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094884</x:t>
   </x:si>
   <x:si>
-    <x:t>1.0035</x:t>
-[...2 lines deleted...]
-    <x:t>$1,147,579.90</x:t>
+    <x:t>0.9033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,090,283.83</x:t>
   </x:si>
   <x:si>
     <x:t>Regional Australia Bank</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3046903</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8705</x:t>
-[...2 lines deleted...]
-    <x:t>$995,398.92</x:t>
+    <x:t>0.827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$998,187.45</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Australia Limited</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3046911</x:t>
   </x:si>
   <x:si>
     <x:t>Heritage And People's Choice</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3046960</x:t>
   </x:si>
   <x:si>
-    <x:t>Credit Union Sa Ltd</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>AU3EC3047018</x:t>
   </x:si>
   <x:si>
     <x:t>Daimler Truck Financial Services</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0340222</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8694</x:t>
-[...2 lines deleted...]
-    <x:t>$994,205.54</x:t>
+    <x:t>0.8259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,900.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Business Bank/Sydney</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3044403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$995,012.26</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3055193</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8677</x:t>
-[...14 lines deleted...]
-    <x:t>$992,162.12</x:t>
+    <x:t>$994,936.27</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3055714</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8636</x:t>
-[...11 lines deleted...]
-    <x:t>$982,400.17</x:t>
+    <x:t>0.8205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,370.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3085265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$985,333.47</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3070903</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8575</x:t>
-[...5 lines deleted...]
-    <x:t>Mystate Bank Ltd</x:t>
+    <x:t>0.8147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$983,368.28</x:t>
   </x:si>
   <x:si>
     <x:t>AU3EC3076462</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8551</x:t>
-[...2 lines deleted...]
-    <x:t>$977,875.20</x:t>
+    <x:t>0.8125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,767.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3086883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$975,413.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2021-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,723.64</x:t>
   </x:si>
   <x:si>
     <x:t>Resimac Bastille Trust Series 2024-1nc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085775</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5327</x:t>
-[...2 lines deleted...]
-    <x:t>$609,219.30</x:t>
+    <x:t>0.483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,043.25</x:t>
   </x:si>
   <x:si>
     <x:t>Puma Series 2019-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4965</x:t>
-[...23 lines deleted...]
-    <x:t>$302,104.84</x:t>
+    <x:t>0.452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,603.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3088590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,980.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3EC3088681</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Cash Account</x:t>
   </x:si>
   <x:si>
     <x:t>Westpacloan</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2759</x:t>
-[...2 lines deleted...]
-    <x:t>$315,556.28</x:t>
+    <x:t>0.0019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,250.89</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.569699999999983</x:t>
-[...2 lines deleted...]
-    <x:t>$2,939,082.12</x:t>
+    <x:t>2.998100000000022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,618,655.08</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -625,84 +664,84 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R127355e803bb4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R94931aa4abe24137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf165ef0d5576416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640e85d53ade49e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf88caf8c359d448a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd7d7b60ce5f54822" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:E56"/>
+  <x:dimension ref="A1:E60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:5" ht="45" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:5" ht="15" customHeight="1">
       <x:c r="A3" s="2" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B3" s="2" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="C3" s="2" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="D3" s="2" t="s">
@@ -837,787 +876,855 @@
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:5" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:5" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:5" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:5" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>50</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:5" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:5" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:5" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:5" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:5" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:5" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:5" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:5" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:5" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:5" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:5" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:5" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:5" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:5" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:5" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:5" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:5" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:5" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:5" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:5" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:5" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:5" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:5" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:5" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:5" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:5" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:5" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:5" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:5" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:5" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:5" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:5" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:5" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:5" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:5" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:5" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:5" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:5" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:5" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:5" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:5" ht="15" customHeight="1">
-      <x:c r="A56" s="2" t="s">
+      <x:c r="A56" s="1">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="B56" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="57" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A57" s="1">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="B57" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="58" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A58" s="1">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="B58" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="59" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A59" s="1">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:5" ht="15" customHeight="1">
+      <x:c r="A60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B56" s="2" t="s">
+      <x:c r="B60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C56" s="2" t="s">
+      <x:c r="C60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D56" s="2" t="s">
+      <x:c r="D60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E56" s="2" t="s">
+      <x:c r="E60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:E1"/>
     <x:mergeCell ref="A2:E2"/>
-    <x:mergeCell ref="A56:E56"/>
+    <x:mergeCell ref="A60:E60"/>
   </x:mergeCells>
 </x:worksheet>
 </file>