--- v0 (2026-04-14)
+++ v1 (2026-05-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f2fd4169074f19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573b53daf9fc4036" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260413" sheetId="1" r:id="R36cf7f662fa543e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260508" sheetId="1" r:id="R04c654674fb14a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1507" uniqueCount="826">
-[...1 lines deleted...]
-    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 13/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1516" uniqueCount="836">
+  <x:si>
+    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 08/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Bond identifier</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight</x:t>
   </x:si>
@@ -61,2463 +61,2493 @@
   <x:si>
     <x:t>Scentre Group Trust 1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315844</x:t>
   </x:si>
   <x:si>
     <x:t>5.90%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
     <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,945,231.25</x:t>
+    <x:t>$6,962,591.96</x:t>
   </x:si>
   <x:si>
     <x:t>Ausnet Services Holdings Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0299816</x:t>
   </x:si>
   <x:si>
     <x:t>6.13%</x:t>
   </x:si>
   <x:si>
     <x:t>31/05/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.88%</x:t>
-[...2 lines deleted...]
-    <x:t>$6,718,770.61</x:t>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,755,873.38</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306017</x:t>
   </x:si>
   <x:si>
     <x:t>5.41%</x:t>
   </x:si>
   <x:si>
     <x:t>18/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>A+</x:t>
   </x:si>
   <x:si>
     <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>France</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,450,025.09</x:t>
+    <x:t>$6,485,099.14</x:t>
   </x:si>
   <x:si>
     <x:t>Enbw International Finance Bv</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315091</x:t>
   </x:si>
   <x:si>
     <x:t>6.05%</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.59%</x:t>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>Netherlands</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,689,116.87</x:t>
+    <x:t>$5,559,776.39</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,510,076.00</x:t>
+    <x:t>$5,507,073.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emirates Nbd Bank Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Arab Emirates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,965,060.98</x:t>
   </x:si>
   <x:si>
     <x:t>Sydney Airport Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0308864</x:t>
   </x:si>
   <x:si>
     <x:t>19/04/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.42%</x:t>
-[...14 lines deleted...]
-    <x:t>18/06/2035</x:t>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,952,870.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Life Global Funding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
   </x:si>
   <x:si>
     <x:t>1.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>United Arab Emirates</x:t>
-[...20 lines deleted...]
-    <x:t>$4,843,640.87</x:t>
+    <x:t>$4,865,921.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,633,298.53</x:t>
   </x:si>
   <x:si>
     <x:t>Woolworths Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303543</x:t>
   </x:si>
   <x:si>
     <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>18/04/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>1.31%</x:t>
-[...20 lines deleted...]
-    <x:t>$4,611,203.52</x:t>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,561,479.03</x:t>
   </x:si>
   <x:si>
     <x:t>Bpce Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303709</x:t>
   </x:si>
   <x:si>
     <x:t>6.27%</x:t>
   </x:si>
   <x:si>
     <x:t>24/10/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>1.23%</x:t>
-[...2 lines deleted...]
-    <x:t>$4,392,228.60</x:t>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,282,877.70</x:t>
   </x:si>
   <x:si>
     <x:t>Westconnex Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303188</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2030</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,088,908.48</x:t>
+    <x:t>$4,114,793.86</x:t>
   </x:si>
   <x:si>
     <x:t>Auckland International Airport Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304350</x:t>
   </x:si>
   <x:si>
     <x:t>6.48%</x:t>
   </x:si>
   <x:si>
     <x:t>16/11/2033</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Zealand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,068,175.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/11/2034</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>New Zealand</x:t>
-[...11 lines deleted...]
-    <x:t>$4,026,798.90</x:t>
+    <x:t>$4,055,549.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Finanzas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,014,589.56</x:t>
   </x:si>
   <x:si>
     <x:t>Ausgrid Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0329258</x:t>
   </x:si>
   <x:si>
     <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.12%</x:t>
-[...23 lines deleted...]
-    <x:t>$3,978,967.01</x:t>
+    <x:t>$4,007,840.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaif Bond Issuer Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,841,707.17</x:t>
   </x:si>
   <x:si>
     <x:t>Stockland Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0320091</x:t>
   </x:si>
   <x:si>
     <x:t>5.42%</x:t>
   </x:si>
   <x:si>
     <x:t>25/03/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.07%</x:t>
-[...17 lines deleted...]
-    <x:t>$3,816,086.31</x:t>
+    <x:t>$3,831,071.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Network Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,745,259.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,686,213.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,674,708.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia Pacific Airports Melbourne Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,636,448.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,502,094.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air New Zealand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0289213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,454,804.32</x:t>
   </x:si>
   <x:si>
     <x:t>Coles Group Treasury Pty Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>AU3CB0304756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,452,814.19</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU3CB0268134</x:t>
   </x:si>
   <x:si>
     <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>1.06%</x:t>
-[...68 lines deleted...]
-    <x:t>$3,614,444.69</x:t>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,368,977.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agi Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,366,554.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0250512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,318,049.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electranet Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,278,341.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Registry Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,237,315.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwibank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,232,749.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Lwr Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,219,801.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Wholesale Office Fund No1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,138,115.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>John Deere Financial Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,128,122.02</x:t>
   </x:si>
   <x:si>
     <x:t>Qic Finance Town Centre Fund Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0309771</x:t>
   </x:si>
   <x:si>
-    <x:t>5.80%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>21/05/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>1.00%</x:t>
-[...182 lines deleted...]
-    <x:t>$3,108,119.78</x:t>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,074,872.04</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306629</x:t>
   </x:si>
   <x:si>
     <x:t>5.29%</x:t>
   </x:si>
   <x:si>
     <x:t>15/02/2029</x:t>
   </x:si>
   <x:si>
+    <x:t>$3,063,044.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lonsdale Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2031</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,047,321.66</x:t>
-[...14 lines deleted...]
-    <x:t>$3,019,817.73</x:t>
+    <x:t>$3,037,167.31</x:t>
   </x:si>
   <x:si>
     <x:t>Nsw Ports Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0313591</x:t>
   </x:si>
   <x:si>
     <x:t>5.04%</x:t>
   </x:si>
   <x:si>
     <x:t>19/09/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,001,800.37</x:t>
+    <x:t>$3,022,279.29</x:t>
   </x:si>
   <x:si>
     <x:t>Etsa Utilities Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310118</x:t>
   </x:si>
   <x:si>
     <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,987,464.22</x:t>
+    <x:t>$3,000,711.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qube Treasury Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,982,625.80</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0278877</x:t>
   </x:si>
   <x:si>
     <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>23/03/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.83%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,951,758.42</x:t>
+    <x:t>$2,977,263.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,953,767.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aroundtown Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Germany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,927,656.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electricite De France Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,910,250.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vonovia Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,890,762.66</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0324382</x:t>
   </x:si>
   <x:si>
     <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,947,085.76</x:t>
-[...77 lines deleted...]
-    <x:t>03/09/2032</x:t>
+    <x:t>$2,881,973.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Sydney University</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,872,889.70</x:t>
-[...14 lines deleted...]
-    <x:t>$2,854,374.83</x:t>
+    <x:t>$2,872,435.81</x:t>
   </x:si>
   <x:si>
     <x:t>Nsw Electricity Networks Finance Pty Lt</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0274645</x:t>
   </x:si>
   <x:si>
     <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>23/09/2030</x:t>
   </x:si>
   <x:si>
+    <x:t>$2,850,320.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2035</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,832,812.58</x:t>
-[...8 lines deleted...]
-    <x:t>$2,823,215.50</x:t>
+    <x:t>$2,833,484.35</x:t>
   </x:si>
   <x:si>
     <x:t>AU0000078644</x:t>
   </x:si>
   <x:si>
     <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>26/02/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,806,424.24</x:t>
+    <x:t>$2,828,185.24</x:t>
   </x:si>
   <x:si>
     <x:t>Brisbane Airport Corp Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0272854</x:t>
   </x:si>
   <x:si>
     <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>30/12/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,786,195.35</x:t>
+    <x:t>$2,800,802.41</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307544</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,777,469.99</x:t>
+    <x:t>$2,793,368.10</x:t>
   </x:si>
   <x:si>
     <x:t>Cpif Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0275501</x:t>
   </x:si>
   <x:si>
     <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>28/10/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.77%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,752,239.21</x:t>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,733,402.61</x:t>
   </x:si>
   <x:si>
     <x:t>Agl Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0326445</x:t>
   </x:si>
   <x:si>
     <x:t>30/09/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.75%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,689,825.01</x:t>
+    <x:t>$2,706,034.89</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Financial Services Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310308</x:t>
   </x:si>
   <x:si>
     <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>14/06/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.74%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,631,777.95</x:t>
+    <x:t>$2,644,618.58</x:t>
   </x:si>
   <x:si>
     <x:t>Pacific National Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0282812</x:t>
   </x:si>
   <x:si>
     <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>08/09/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,591,049.72</x:t>
+    <x:t>$2,609,309.84</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306140</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,589,317.40</x:t>
+    <x:t>$2,605,856.80</x:t>
   </x:si>
   <x:si>
     <x:t>Gta Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0273977</x:t>
   </x:si>
   <x:si>
     <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>26/08/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,581,708.20</x:t>
+    <x:t>$2,592,278.63</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Rail Track Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310332</x:t>
   </x:si>
   <x:si>
     <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,539,260.34</x:t>
+    <x:t>$2,556,302.75</x:t>
   </x:si>
   <x:si>
     <x:t>Arc Infrastructure Wa Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0309870</x:t>
   </x:si>
   <x:si>
     <x:t>6.02%</x:t>
   </x:si>
   <x:si>
     <x:t>27/05/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,525,859.35</x:t>
+    <x:t>$2,545,437.81</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0308146</x:t>
   </x:si>
   <x:si>
     <x:t>28/03/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,461,115.33</x:t>
+    <x:t>$2,473,584.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Llitst Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0281251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,448,407.95</x:t>
   </x:si>
   <x:si>
     <x:t>Region Retail Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283224</x:t>
   </x:si>
   <x:si>
     <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>24/09/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.68%</x:t>
-[...17 lines deleted...]
-    <x:t>$2,432,555.28</x:t>
+    <x:t>$2,446,476.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,388,014.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metropolitan Life Global Funding I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,320,265.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dwpf Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0282010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,275,148.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Finance Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,260,969.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chc Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,192,870.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,189,214.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,180,189.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0264521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,176,688.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,136,836.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Network Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0280006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,111,094.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.On Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,091,068.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qnb Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0250363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qatar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,080,600.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,064,353.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qph Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,056,714.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0252625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,036,129.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0275550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,031,429.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Port Of Newcastle Investments Financing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,988.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,995,525.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Energy Distribution Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,993,756.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0298867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,990,534.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0268357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,989,315.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,968,063.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Capital Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,941,341.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,939,342.44</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327385</x:t>
   </x:si>
   <x:si>
     <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>27/04/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,413,782.72</x:t>
-[...197 lines deleted...]
-    <x:t>$2,058,722.90</x:t>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,896,711.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,893,578.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optus Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,885,631.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0248862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,873,506.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Queensland Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,863,992.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Credit Income Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0314730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,827,794.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,809,750.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,778,302.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0270197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,738,240.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,709,552.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682,080.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sgsp Australia Assets Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,662,716.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,578,944.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nationwide Building Society</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0297711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,578,012.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,553,039.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0246239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,540,868.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patrick Terminals Bidco Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,531,441.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,531,171.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Financial Services Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/05/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,512,346.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bng Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0277895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,509,382.81</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0279578</x:t>
   </x:si>
   <x:si>
     <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>23/04/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.57%</x:t>
-[...401 lines deleted...]
-    <x:t>$1,535,347.88</x:t>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,475,418.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,473,034.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0267847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,132.30</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0313419</x:t>
   </x:si>
   <x:si>
     <x:t>19/09/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.41%</x:t>
-[...14 lines deleted...]
-    <x:t>$1,465,370.78</x:t>
+    <x:t>$1,462,889.95</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312833</x:t>
   </x:si>
   <x:si>
     <x:t>5.62%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,446,523.01</x:t>
+    <x:t>$1,457,049.81</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0273373</x:t>
   </x:si>
   <x:si>
     <x:t>29/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,413,002.02</x:t>
+    <x:t>$1,422,002.01</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Gas Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0320380</x:t>
   </x:si>
   <x:si>
     <x:t>5.53%</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2033</x:t>
   </x:si>
   <x:si>
+    <x:t>$1,415,921.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2031</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,406,532.21</x:t>
-[...14 lines deleted...]
-    <x:t>Worley Financial Services Pty Ltd</x:t>
+    <x:t>$1,395,592.32</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0298487</x:t>
   </x:si>
   <x:si>
     <x:t>13/10/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,353,622.86</x:t>
-[...8 lines deleted...]
-    <x:t>$1,351,964.15</x:t>
+    <x:t>$1,359,578.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Appf Commercial Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,328,919.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Exchange Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,782.42</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315083</x:t>
   </x:si>
   <x:si>
     <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.37%</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,297,171.44</x:t>
+    <x:t>$1,293,509.78</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0279057</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2031</x:t>
   </x:si>
   <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,238,529.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0267524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/10/2029</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,229,227.00</x:t>
-[...17 lines deleted...]
-    <x:t>$1,211,320.94</x:t>
+    <x:t>$1,213,474.17</x:t>
   </x:si>
   <x:si>
     <x:t>Deutsche Bahn Ag</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304483</x:t>
   </x:si>
   <x:si>
     <x:t>17/11/2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,136,064.71</x:t>
+    <x:t>$1,143,387.30</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310373</x:t>
   </x:si>
   <x:si>
     <x:t>5.47%</x:t>
   </x:si>
   <x:si>
     <x:t>19/12/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,106,833.01</x:t>
+    <x:t>$1,111,822.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landesbank Baden-Wuerttemberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,106,337.07</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0279883</x:t>
   </x:si>
   <x:si>
     <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>28/04/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,102,047.74</x:t>
-[...11 lines deleted...]
-    <x:t>$1,098,667.89</x:t>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,089,932.33</x:t>
   </x:si>
   <x:si>
     <x:t>Orix Australia Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327518</x:t>
   </x:si>
   <x:si>
     <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>29/10/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,095,067.74</x:t>
+    <x:t>$1,075,036.90</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Bank Of Canada/Toronto</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303113</x:t>
   </x:si>
   <x:si>
     <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,045,875.87</x:t>
+    <x:t>$1,050,515.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Unity Healthcare Property Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,042,943.23</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300192</x:t>
   </x:si>
   <x:si>
     <x:t>6.06%</x:t>
   </x:si>
   <x:si>
     <x:t>19/06/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,030,631.83</x:t>
+    <x:t>$1,036,319.30</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316115</x:t>
   </x:si>
   <x:si>
     <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2033</x:t>
   </x:si>
   <x:si>
+    <x:t>$1,021,250.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2031</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,011,583.81</x:t>
+    <x:t>$1,010,476.41</x:t>
   </x:si>
   <x:si>
     <x:t>Flinders Port Holdings Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310258</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,005,989.78</x:t>
+    <x:t>$1,008,829.98</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310811</x:t>
   </x:si>
   <x:si>
     <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>28/06/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,001,677.90</x:t>
+    <x:t>$1,007,488.19</x:t>
   </x:si>
   <x:si>
     <x:t>Tabcorp Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0328789</x:t>
   </x:si>
   <x:si>
     <x:t>5.99%</x:t>
   </x:si>
   <x:si>
     <x:t>28/05/2031</x:t>
   </x:si>
   <x:si>
     <x:t>NR</x:t>
   </x:si>
   <x:si>
-    <x:t>$996,135.62</x:t>
-[...8 lines deleted...]
-    <x:t>$993,392.96</x:t>
+    <x:t>$997,865.55</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0330983</x:t>
   </x:si>
   <x:si>
     <x:t>6.00%</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2031</x:t>
   </x:si>
   <x:si>
+    <x:t>$986,064.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2032</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>$979,458.09</x:t>
-[...8 lines deleted...]
-    <x:t>$977,059.13</x:t>
+    <x:t>$982,576.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0299618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$975,405.05</x:t>
   </x:si>
   <x:si>
     <x:t>Bwp Property Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327534</x:t>
   </x:si>
   <x:si>
     <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>29/10/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$974,041.66</x:t>
-[...11 lines deleted...]
-    <x:t>$970,322.93</x:t>
+    <x:t>$957,148.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,328.67</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327393</x:t>
   </x:si>
   <x:si>
     <x:t>24/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$955,522.36</x:t>
-[...11 lines deleted...]
-    <x:t>$949,809.63</x:t>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$931,878.48</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306132</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.26%</x:t>
-[...2 lines deleted...]
-    <x:t>$916,690.11</x:t>
+    <x:t>$921,286.54</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319168</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>$878,114.60</x:t>
+    <x:t>$883,727.95</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283414</x:t>
   </x:si>
   <x:si>
     <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>$861,521.48</x:t>
+    <x:t>$868,720.86</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0280956</x:t>
   </x:si>
   <x:si>
     <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>17/12/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>$812,376.09</x:t>
+    <x:t>$817,660.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ver Finco Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$652,816.96</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307627</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.18%</x:t>
-[...17 lines deleted...]
-    <x:t>$649,483.34</x:t>
+    <x:t>$651,790.18</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group Trust 1 / Scentre Group T</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303907</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$637,732.38</x:t>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,740.33</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325884</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>$578,865.08</x:t>
+    <x:t>$582,913.76</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300531</x:t>
   </x:si>
   <x:si>
     <x:t>6.11%</x:t>
   </x:si>
   <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,768.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chorus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0302578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2030</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>$515,831.39</x:t>
-[...29 lines deleted...]
-    <x:t>$511,141.06</x:t>
+    <x:t>$517,803.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0248250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,048.66</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0308955</x:t>
   </x:si>
   <x:si>
     <x:t>30/04/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$508,102.58</x:t>
-[...11 lines deleted...]
-    <x:t>$506,493.86</x:t>
+    <x:t>$497,760.39</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0320083</x:t>
   </x:si>
   <x:si>
     <x:t>5.68%</x:t>
   </x:si>
   <x:si>
     <x:t>27/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$486,982.40</x:t>
+    <x:t>$490,221.56</x:t>
   </x:si>
   <x:si>
     <x:t>Cip Funding Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0285310</x:t>
   </x:si>
   <x:si>
     <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>16/12/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>$485,186.65</x:t>
+    <x:t>$487,354.66</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0276707</x:t>
   </x:si>
   <x:si>
     <x:t>14/12/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>$458,368.75</x:t>
+    <x:t>$460,346.28</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319176</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$454,461.32</x:t>
+    <x:t>$457,486.41</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307635</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>$441,573.46</x:t>
+    <x:t>$444,722.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0281053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$443,335.79</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316156</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$430,530.23</x:t>
-[...11 lines deleted...]
-    <x:t>23/06/2031</x:t>
+    <x:t>$432,852.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie University</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>$224,338.98</x:t>
-[...29 lines deleted...]
-    <x:t>$100,753.37</x:t>
+    <x:t>$221,301.83</x:t>
   </x:si>
   <x:si>
     <x:t>AU0000053241</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,407.25</x:t>
+    <x:t>$82,890.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,075.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perth Airport Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,995.56</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.07%</x:t>
-[...2 lines deleted...]
-    <x:t>$241,233.34</x:t>
+    <x:t>$76,143.50</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2545,104 +2575,104 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a6674706774b70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra051d244869b4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R36cf7f662fa543e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1d37a3c8f74103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R05d5b73c347d4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04c654674fb14a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J167"/>
+  <x:dimension ref="A1:J168"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="12" customWidth="1"/>
     <x:col min="8" max="8" width="28" customWidth="1"/>
     <x:col min="9" max="9" width="14" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>825</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2831,1529 +2861,1529 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
+      <x:c r="G50" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
@@ -4367,415 +4397,415 @@
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J57" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J58" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
+      <x:c r="G59" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J61" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J62" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J63" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J64" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
@@ -4792,3149 +4822,3181 @@
       </x:c>
       <x:c r="J69" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="F97" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="F104" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="F113" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="G135" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="F155" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="G155" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="F155" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="F162" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G162" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="F162" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E166" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="F166" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G166" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="H166" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I166" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J166" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="167" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A167" s="1">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="B167" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
+      <x:c r="D167" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E166" s="1" t="s">
+      <x:c r="E167" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="F166" s="1" t="s">
+      <x:c r="F167" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G166" s="1" t="s">
+      <x:c r="G167" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
-      <x:c r="H166" s="1" t="s">
+      <x:c r="H167" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="I166" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="A167" s="2" t="s">
+      <x:c r="I167" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J167" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A168" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B167" s="2" t="s">
+      <x:c r="B168" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C167" s="2" t="s">
+      <x:c r="C168" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D167" s="2" t="s">
+      <x:c r="D168" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E167" s="2" t="s">
+      <x:c r="E168" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F167" s="2" t="s">
+      <x:c r="F168" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G167" s="2" t="s">
+      <x:c r="G168" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H167" s="2" t="s">
+      <x:c r="H168" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I167" s="2" t="s">
+      <x:c r="I168" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J167" s="2" t="s">
+      <x:c r="J168" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A167:J167"/>
+    <x:mergeCell ref="A168:J168"/>
   </x:mergeCells>
 </x:worksheet>
 </file>