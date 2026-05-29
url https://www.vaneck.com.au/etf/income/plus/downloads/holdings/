--- v1 (2026-05-09)
+++ v2 (2026-05-29)
@@ -1,2553 +1,2562 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R573b53daf9fc4036" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e511057e881474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260508" sheetId="1" r:id="R04c654674fb14a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260529" sheetId="1" r:id="R6d5a676ad93647d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1516" uniqueCount="836">
-[...1 lines deleted...]
-    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 08/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1525" uniqueCount="839">
+  <x:si>
+    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 29/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Bond identifier</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market value</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group Trust 1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315844</x:t>
   </x:si>
   <x:si>
     <x:t>5.90%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
-    <x:t>1.95%</x:t>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,962,591.96</x:t>
+    <x:t>$6,854,626.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,539,421.88</x:t>
   </x:si>
   <x:si>
     <x:t>Ausnet Services Holdings Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0299816</x:t>
   </x:si>
   <x:si>
     <x:t>6.13%</x:t>
   </x:si>
   <x:si>
     <x:t>31/05/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.89%</x:t>
-[...26 lines deleted...]
-    <x:t>$6,485,099.14</x:t>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,471,930.75</x:t>
   </x:si>
   <x:si>
     <x:t>Enbw International Finance Bv</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315091</x:t>
   </x:si>
   <x:si>
     <x:t>6.05%</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2034</x:t>
   </x:si>
   <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netherlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,633,653.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Cash Plus Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,523,540.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emirates Nbd Bank Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Arab Emirates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,037,542.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sydney Airport Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,020,091.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Life Global Funding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,909,961.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,688,682.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,608,472.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,316,072.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westconnex Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,156,315.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ausgrid Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0329258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,063,372.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,989,420.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Zealand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,989,395.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Finanzas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,946,862.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaif Bond Issuer Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,904,035.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Network Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,786,044.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,728,065.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,711,538.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia Pacific Airports Melbourne Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,605,345.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,541,406.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Treasury Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,490,714.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0268134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,398,661.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/03/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,380,133.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air New Zealand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0289213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,369,920.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0250512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,338,300.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electranet Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,302,986.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Registry Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,269,229.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwibank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,265,807.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Lwr Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,260,443.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Wholesale Office Fund No1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,177,295.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>John Deere Financial Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,158,639.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agi Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,114,550.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,088,816.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nsw Ports Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,056,443.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsa Utilities Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,037,493.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qube Treasury Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,020,892.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qic Finance Town Centre Fund Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0309771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,017,388.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,008,330.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lonsdale Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,987,986.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,986,395.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aroundtown Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Germany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,972,784.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electricite De France Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,956,122.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,918,795.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vonovia Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,908,481.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Sydney University</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,908,002.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nsw Electricity Networks Finance Pty Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,881,688.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,867,954.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000078644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,856,076.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brisbane Airport Corp Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,832,158.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,830,230.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cpif Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0275501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,763,526.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,738,765.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Financial Services Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,662,333.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific National Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0282812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,645,306.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,634,494.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gta Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0273977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,607,824.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Rail Track Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,584,148.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arc Infrastructure Wa Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0309870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,502,302.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,500,851.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Llitst Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0281251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,473,978.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Region Retail Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,468,282.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,407,772.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dwpf Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0282010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,290,123.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metropolitan Life Global Funding I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,287,101.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Finance Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,280,665.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chc Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,219,059.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,204,404.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0264521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,197,161.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,165,702.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,161,387.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Network Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0280006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,126,724.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.On Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,115,762.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qnb Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0250363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qatar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,093,857.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,088,965.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qph Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,077,074.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0252625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,049,938.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0275550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,042,032.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Port Of Newcastle Investments Financing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,035,955.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,017,795.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Energy Distribution Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,014,865.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0298867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,584.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0248862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,992,760.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,992,231.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Capital Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,981,440.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0268357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,975,826.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,957,485.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,917,606.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,908,808.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Queensland Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,884,659.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optus Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,871,375.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Credit Income Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0314730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,541.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,825,859.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,795,641.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0270197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,757,453.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,720,262.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,698,498.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sgsp Australia Assets Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,674,101.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,591,689.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nationwide Building Society</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0297711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,587,426.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,566,304.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patrick Terminals Bidco Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,548,826.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0246239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/08/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,548,438.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,747.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bng Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0277895</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>Netherlands</x:t>
-[...1604 lines deleted...]
-    <x:t>$1,531,171.82</x:t>
+    <x:t>19/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,529,242.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,487,980.50</x:t>
   </x:si>
   <x:si>
     <x:t>Worley Financial Services Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0320471</x:t>
   </x:si>
   <x:si>
     <x:t>13/05/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.42%</x:t>
-[...32 lines deleted...]
-    <x:t>$1,475,418.90</x:t>
+    <x:t>$1,485,983.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,481,063.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,472,414.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0267847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,452,755.49</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303576</x:t>
   </x:si>
   <x:si>
     <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>21/11/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,473,034.43</x:t>
-[...26 lines deleted...]
-    <x:t>$1,457,049.81</x:t>
+    <x:t>$1,444,057.92</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0273373</x:t>
   </x:si>
   <x:si>
     <x:t>29/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.40%</x:t>
-[...2 lines deleted...]
-    <x:t>$1,422,002.01</x:t>
+    <x:t>$1,437,291.25</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Gas Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0320380</x:t>
   </x:si>
   <x:si>
     <x:t>5.53%</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,415,921.19</x:t>
+    <x:t>$1,432,621.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bahn Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0248250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,427,267.82</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0330405</x:t>
   </x:si>
   <x:si>
     <x:t>5.22%</x:t>
   </x:si>
   <x:si>
     <x:t>20/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,395,592.32</x:t>
+    <x:t>$1,411,083.75</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0298487</x:t>
   </x:si>
   <x:si>
     <x:t>13/10/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,359,578.40</x:t>
+    <x:t>$1,369,216.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Exchange Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,327,217.12</x:t>
   </x:si>
   <x:si>
     <x:t>Appf Commercial Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0284347</x:t>
   </x:si>
   <x:si>
     <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.37%</x:t>
-[...17 lines deleted...]
-    <x:t>$1,313,782.42</x:t>
+    <x:t>$1,318,011.52</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315083</x:t>
   </x:si>
   <x:si>
     <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,293,509.78</x:t>
+    <x:t>$1,304,732.82</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0279057</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,238,529.68</x:t>
+    <x:t>$1,251,643.49</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0267524</x:t>
   </x:si>
   <x:si>
-    <x:t>.03%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>17/10/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,213,474.17</x:t>
-[...2 lines deleted...]
-    <x:t>Deutsche Bahn Ag</x:t>
+    <x:t>$1,224,296.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tabcorp Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,172,661.43</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304483</x:t>
   </x:si>
   <x:si>
     <x:t>17/11/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.32%</x:t>
-[...2 lines deleted...]
-    <x:t>$1,143,387.30</x:t>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,129,572.22</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310373</x:t>
   </x:si>
   <x:si>
     <x:t>5.47%</x:t>
   </x:si>
   <x:si>
     <x:t>19/12/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.31%</x:t>
-[...2 lines deleted...]
-    <x:t>$1,111,822.96</x:t>
+    <x:t>$1,123,993.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0299618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,117,933.21</x:t>
   </x:si>
   <x:si>
     <x:t>Landesbank Baden-Wuerttemberg</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311843</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,106,337.07</x:t>
+    <x:t>$1,116,019.61</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0279883</x:t>
   </x:si>
   <x:si>
     <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>28/04/2031</x:t>
   </x:si>
   <x:si>
+    <x:t>$1,103,639.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Australia Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,089,932.33</x:t>
-[...14 lines deleted...]
-    <x:t>$1,075,036.90</x:t>
+    <x:t>$1,083,026.67</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Bank Of Canada/Toronto</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303113</x:t>
   </x:si>
   <x:si>
     <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,050,515.25</x:t>
+    <x:t>$1,058,064.24</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Unity Healthcare Property Tr</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304194</x:t>
   </x:si>
   <x:si>
     <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,042,943.23</x:t>
+    <x:t>$1,052,968.76</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300192</x:t>
   </x:si>
   <x:si>
     <x:t>6.06%</x:t>
   </x:si>
   <x:si>
     <x:t>19/06/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,036,319.30</x:t>
+    <x:t>$1,046,204.46</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316115</x:t>
   </x:si>
   <x:si>
     <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,021,250.60</x:t>
+    <x:t>$1,035,773.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flinders Port Holdings Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,703.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316396</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.28%</x:t>
-[...14 lines deleted...]
-    <x:t>$1,008,829.98</x:t>
+    <x:t>$1,022,126.54</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310811</x:t>
   </x:si>
   <x:si>
     <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>28/06/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,007,488.19</x:t>
-[...17 lines deleted...]
-    <x:t>$997,865.55</x:t>
+    <x:t>$1,017,239.12</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0330983</x:t>
   </x:si>
   <x:si>
     <x:t>6.00%</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$986,064.87</x:t>
+    <x:t>$997,050.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwp Property Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,798.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,829.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$945,390.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928,551.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,468.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$865,505.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0280956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/12/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$825,405.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,093.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ver Finco Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,177.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group Trust 1 / Scentre Group T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$626,429.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,309.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$523,728.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chorus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0302578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$522,892.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$501,819.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,851.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cip Funding Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0285310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,965.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0276707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,743.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,385.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$449,940.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0281053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$448,281.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,096.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie University</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,876.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0309656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,751.06</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322196</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.27%</x:t>
-[...314 lines deleted...]
-    <x:t>$221,301.83</x:t>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,326.80</x:t>
   </x:si>
   <x:si>
     <x:t>AU0000053241</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,890.32</x:t>
+    <x:t>$83,513.53</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312536</x:t>
   </x:si>
   <x:si>
     <x:t>28/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,075.55</x:t>
+    <x:t>$80,530.15</x:t>
   </x:si>
   <x:si>
     <x:t>Perth Airport Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307015</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...2 lines deleted...]
-    <x:t>$9,995.56</x:t>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,309.79</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,143.50</x:t>
+    <x:t>$838,494.95</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2575,104 +2584,104 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1d37a3c8f74103" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R05d5b73c347d4410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04c654674fb14a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6673fab750240ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a07567f86144f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d5a676ad93647d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J168"/>
+  <x:dimension ref="A1:J169"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="12" customWidth="1"/>
     <x:col min="8" max="8" width="28" customWidth="1"/>
     <x:col min="9" max="9" width="14" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>835</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2745,109 +2754,109 @@
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
@@ -2867,83 +2876,83 @@
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
@@ -3033,1453 +3042,1453 @@
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="G18" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="H46" s="1" t="s">
+      <x:c r="I46" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
+      <x:c r="G50" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J56" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
@@ -4493,63 +4502,63 @@
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
@@ -4563,3440 +4572,3472 @@
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J62" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J64" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="H67" s="1" t="s">
+      <x:c r="I67" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J68" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="G69" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J69" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J70" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J71" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J74" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J76" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J78" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J79" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>439</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>441</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J81" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>453</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>458</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J85" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J86" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J88" s="1" t="s">
         <x:v>476</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="D89" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J89" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J90" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J91" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J92" s="1" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J93" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J94" s="1" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J95" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E97" s="1" t="s">
+      <x:c r="I97" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J97" s="1" t="s">
         <x:v>522</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="I98" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J98" s="1" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J99" s="1" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J100" s="1" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J101" s="1" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G102" s="1" t="s">
+      <x:c r="I102" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J102" s="1" t="s">
         <x:v>549</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J103" s="1" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J104" s="1" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J105" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J106" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J107" s="1" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
         <x:v>573</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>575</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
         <x:v>579</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="D110" s="1" t="s">
         <x:v>583</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="G110" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J111" s="1" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J116" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J117" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J118" s="1" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="D120" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="F120" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
+      <x:c r="H121" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J121" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J122" s="1" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="F124" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G124" s="1" t="s">
+      <x:c r="H124" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J124" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="F125" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E125" s="1" t="s">
+      <x:c r="H125" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J125" s="1" t="s">
         <x:v>650</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
         <x:v>655</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E127" s="1" t="s">
+      <x:c r="F127" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="F127" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J128" s="1" t="s">
         <x:v>665</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="F129" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J129" s="1" t="s">
         <x:v>669</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="F130" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J130" s="1" t="s">
         <x:v>673</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="H132" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J132" s="1" t="s">
         <x:v>683</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>686</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
+      <x:c r="F133" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="E133" s="1" t="s">
+      <x:c r="H133" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J133" s="1" t="s">
         <x:v>689</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
+      <x:c r="F137" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G137" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="F137" s="1" t="s">
+      <x:c r="H137" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J137" s="1" t="s">
         <x:v>707</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
         <x:v>709</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>711</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J139" s="1" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
         <x:v>717</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>719</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
+      <x:c r="E141" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="F141" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
+      <x:c r="H141" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J141" s="1" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
+      <x:c r="F142" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="H142" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="I142" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J142" s="1" t="s">
         <x:v>728</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E143" s="1" t="s">
+      <x:c r="F143" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G143" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="F143" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G143" s="1" t="s">
+      <x:c r="H143" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I143" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J143" s="1" t="s">
         <x:v>732</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E144" s="1" t="s">
+      <x:c r="F144" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J144" s="1" t="s">
         <x:v>735</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
         <x:v>737</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>738</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J145" s="1" t="s">
         <x:v>739</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>742</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>743</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="H146" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I146" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J146" s="1" t="s">
         <x:v>744</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="E147" s="1" t="s">
+      <x:c r="F147" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="F147" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G147" s="1" t="s">
+      <x:c r="H147" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I147" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J147" s="1" t="s">
         <x:v>749</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="F148" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G148" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="H148" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I148" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J148" s="1" t="s">
         <x:v>753</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E149" s="1" t="s">
+      <x:c r="F149" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="H149" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I149" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J149" s="1" t="s">
         <x:v>758</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="D150" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>761</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>762</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I150" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J150" s="1" t="s">
         <x:v>763</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>764</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E151" s="1" t="s">
+      <x:c r="F151" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G151" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="F151" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G151" s="1" t="s">
+      <x:c r="H151" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="I151" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J151" s="1" t="s">
         <x:v>767</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="E152" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G152" s="1" t="s">
+      <x:c r="H152" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I152" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J152" s="1" t="s">
         <x:v>771</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="D153" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>775</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>776</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
+      <x:c r="F154" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G154" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="E154" s="1" t="s">
+      <x:c r="H154" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I154" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J154" s="1" t="s">
         <x:v>781</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
+      <x:c r="E155" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="D155" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E155" s="1" t="s">
+      <x:c r="F155" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G155" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="H155" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I155" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J155" s="1" t="s">
         <x:v>785</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
+      <x:c r="D157" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
         <x:v>792</x:v>
       </x:c>
-      <x:c r="D157" s="1" t="s">
+      <x:c r="F157" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="G157" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="E157" s="1" t="s">
+      <x:c r="H157" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I157" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J157" s="1" t="s">
         <x:v>794</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
         <x:v>796</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E158" s="1" t="s">
+      <x:c r="F158" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G158" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="H158" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I158" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J158" s="1" t="s">
         <x:v>797</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G159" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="D159" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E159" s="1" t="s">
+      <x:c r="H159" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I159" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J159" s="1" t="s">
         <x:v>801</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>802</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
+      <x:c r="D161" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="D161" s="1" t="s">
+      <x:c r="F161" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G161" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="H161" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I161" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J161" s="1" t="s">
         <x:v>809</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="D162" s="1" t="s">
         <x:v>812</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="H163" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="I163" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J163" s="1" t="s">
         <x:v>819</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E164" s="1" t="s">
+      <x:c r="F164" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G164" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="F164" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G164" s="1" t="s">
+      <x:c r="H164" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I164" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J164" s="1" t="s">
         <x:v>823</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E165" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="D165" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E165" s="1" t="s">
+      <x:c r="F165" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G165" s="1" t="s">
         <x:v>826</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>823</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="C166" s="1" t="s">
         <x:v>828</x:v>
       </x:c>
-      <x:c r="C166" s="1" t="s">
+      <x:c r="D166" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E166" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E166" s="1" t="s">
+      <x:c r="F166" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G166" s="1" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="H166" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I166" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J166" s="1" t="s">
         <x:v>830</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>832</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E167" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
+      <x:c r="F167" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G167" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="H167" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I167" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J167" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="168" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A168" s="1">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="B168" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
+      <x:c r="D168" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E167" s="1" t="s">
+      <x:c r="E168" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="F167" s="1" t="s">
+      <x:c r="F168" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G167" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H167" s="1" t="s">
+      <x:c r="G168" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="H168" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="I167" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="A168" s="2" t="s">
+      <x:c r="I168" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J168" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A169" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B168" s="2" t="s">
+      <x:c r="B169" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C168" s="2" t="s">
+      <x:c r="C169" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D168" s="2" t="s">
+      <x:c r="D169" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E168" s="2" t="s">
+      <x:c r="E169" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F168" s="2" t="s">
+      <x:c r="F169" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G168" s="2" t="s">
+      <x:c r="G169" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H168" s="2" t="s">
+      <x:c r="H169" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I168" s="2" t="s">
+      <x:c r="I169" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J168" s="2" t="s">
+      <x:c r="J169" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A168:J168"/>
+    <x:mergeCell ref="A169:J169"/>
   </x:mergeCells>
 </x:worksheet>
 </file>