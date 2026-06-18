--- v2 (2026-05-29)
+++ v3 (2026-06-18)
@@ -1,2562 +1,2643 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e511057e881474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69337f8ced45434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260529" sheetId="1" r:id="R6d5a676ad93647d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260618" sheetId="1" r:id="R39288ebe4ed04cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1525" uniqueCount="839">
-[...1 lines deleted...]
-    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 29/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1597" uniqueCount="866">
+  <x:si>
+    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 18/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Bond identifier</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market value</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group Trust 1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315844</x:t>
   </x:si>
   <x:si>
     <x:t>5.90%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,904,554.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,566,380.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ausnet Services Holdings Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0299816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,510,340.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbw International Finance Bv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netherlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,677,684.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Cash Plus Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,515,345.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sydney Airport Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,059,858.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ausgrid Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0329258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,970,785.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emirates Nbd Bank Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Arab Emirates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,935,632.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Life Global Funding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,933,197.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/03/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,898,830.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,716,021.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,632,664.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westconnex Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,603,778.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,179,869.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,021,315.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Zealand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,015,747.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Finanzas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,980,516.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaif Bond Issuer Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,924,698.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Network Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,809,185.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,751,021.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,733,652.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,651,482.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia Pacific Airports Melbourne Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,628,426.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,563,008.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Treasury Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0268134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,415,936.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Registry Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,292,699.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwibank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,283,862.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Wholesale Office Fund No1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,199,156.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agi Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,134,406.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,103,762.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qic Finance Town Centre Fund Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0309771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,032,146.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Llitst Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0281251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,028,719.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,027,609.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lonsdale Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,007,299.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aroundtown Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Germany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,998,975.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electricite De France Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,983,244.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsa Utilities Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,971,376.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vonovia Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,927,137.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,908,426.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nsw Electricity Networks Finance Pty Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,899,534.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,886,101.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000078644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,875,409.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brisbane Airport Corp Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,846,256.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,845,244.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electranet Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,806,486.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cpif Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0275501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,778,152.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,757,509.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific National Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0282812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,664,114.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,650,589.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Financial Services Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,601,104.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powerco Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,571,039.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Rail Track Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,526,895.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arc Infrastructure Wa Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0309870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,315.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,516,139.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Region Retail Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,481,305.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,467,680.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,417,438.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,373,854.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dwpf Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0282010</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.90%</x:t>
   </x:si>
   <x:si>
-    <x:t>Australia</x:t>
-[...185 lines deleted...]
-    <x:t>$4,608,472.26</x:t>
+    <x:t>04/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,300,392.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metropolitan Life Global Funding I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,299,977.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Finance Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,292,676.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chc Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,235,227.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0264521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,207,786.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>John Deere Financial Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,185,173.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,177,612.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,173,469.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air New Zealand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0289213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,152,420.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0250512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,147,389.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.On Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,131,642.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,103,392.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qph Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,088,407.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,067,615.03</x:t>
   </x:si>
   <x:si>
     <x:t>Bpce Sa</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3CB0303709</x:t>
-[...413 lines deleted...]
-    <x:t>$3,088,816.44</x:t>
+    <x:t>AU3CB0252625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,058,179.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Port Of Newcastle Investments Financing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,051,101.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,050,492.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0275550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,049,649.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,037,878.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Energy Distribution Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,028,487.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0298867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,019,051.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,907.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,002,946.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Capital Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,992,093.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0268357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,985,858.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,975,573.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Sydney University</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,952,660.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,929,990.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,916,586.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optus Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,880,368.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Credit Income Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0314730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,856,377.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Life Global Funding Ii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0333904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,836,013.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,834,984.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,806,467.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0270197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,770,091.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,727,192.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sgsp Australia Assets Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,680,875.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,666,058.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,573,438.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patrick Terminals Bidco Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,559,766.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,558,636.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Queensland Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,553,823.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,200.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Financial Services Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/05/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,486,783.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,505.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,478,887.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,248.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,451,727.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0273373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,446,281.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Gas Networks Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,442,346.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bahn Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0248250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,438,267.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,419,171.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0298487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,374,471.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Exchange Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,334,365.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,330,950.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Appf Commercial Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,929.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,785.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,259,597.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,255,540.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0267524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,231,219.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qube Treasury Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,185,125.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tabcorp Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,181,907.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,136,896.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0299618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,124,418.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landesbank Baden-Wuerttemberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,121,256.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,110,533.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qnb Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0250363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qatar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,096,577.67</x:t>
   </x:si>
   <x:si>
     <x:t>Nsw Ports Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0313591</x:t>
   </x:si>
   <x:si>
     <x:t>5.04%</x:t>
   </x:si>
   <x:si>
     <x:t>19/09/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.85%</x:t>
-[...77 lines deleted...]
-    <x:t>$2,987,986.30</x:t>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,091,808.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Australia Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087,594.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0267847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,071,634.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Unity Healthcare Property Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,059,050.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Network Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,390.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Group Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,751.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mwof I Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,031,951.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence France Locale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,031,025.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flinders Port Holdings Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,659.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,027,320.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,020,368.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group Trust 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0333953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,016,513.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,966.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,947.20</x:t>
   </x:si>
   <x:si>
     <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0323053</x:t>
   </x:si>
   <x:si>
     <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,986,395.76</x:t>
-[...236 lines deleted...]
-    <x:t>$2,634,494.38</x:t>
+    <x:t>$1,001,172.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,154.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0329522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/12/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,649.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,173.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwp Property Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,041.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,360.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,406.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$952,168.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$932,470.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,657.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bng Bank Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0277895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$707,627.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,188.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ver Finco Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,531.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group Trust 1 / Scentre Group T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,322.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,560.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,497.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chorus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0302578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,927.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$507,009.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,397.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,474.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cip Funding Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0285310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/12/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,129.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,785.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0276707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,994.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,828.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0281053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,283.58</x:t>
   </x:si>
   <x:si>
     <x:t>Gta Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3CB0273977</x:t>
-[...1205 lines deleted...]
-    <x:t>$892,468.83</x:t>
+    <x:t>AU3CB0316156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,330.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,143.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie University</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,739.12</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283414</x:t>
   </x:si>
   <x:si>
     <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.24%</x:t>
-[...227 lines deleted...]
-    <x:t>$201,751.06</x:t>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,246.10</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322196</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,326.80</x:t>
+    <x:t>$100,010.41</x:t>
   </x:si>
   <x:si>
     <x:t>AU0000053241</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,513.53</x:t>
+    <x:t>$83,931.39</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312536</x:t>
   </x:si>
   <x:si>
     <x:t>28/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,530.15</x:t>
+    <x:t>$80,831.20</x:t>
   </x:si>
   <x:si>
     <x:t>Perth Airport Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307015</x:t>
   </x:si>
   <x:si>
-    <x:t>05/03/2031</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,309.79</x:t>
+    <x:t>$30,501.60</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$838,494.95</x:t>
+    <x:t>$209,424.51</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2584,104 +2665,104 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6673fab750240ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a07567f86144f79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6d5a676ad93647d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03847ac0412348ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Red0abde57a3c4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39288ebe4ed04cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J169"/>
+  <x:dimension ref="A1:J177"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="12" customWidth="1"/>
     <x:col min="8" max="8" width="28" customWidth="1"/>
     <x:col min="9" max="9" width="14" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>838</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2870,5174 +2951,5430 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="G51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J71" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J74" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J75" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J77" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J80" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J82" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J88" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J89" s="1" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J90" s="1" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J91" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J92" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J93" s="1" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="I94" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J94" s="1" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="I95" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J95" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J96" s="1" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J97" s="1" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="I98" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J98" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J99" s="1" t="s">
         <x:v>530</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J100" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J101" s="1" t="s">
         <x:v>540</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J102" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J119" s="1" t="s">
         <x:v>618</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J166" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J167" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E168" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="F168" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G168" s="1" t="s">
+        <x:v>832</x:v>
+      </x:c>
+      <x:c r="H168" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I168" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J168" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="169" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A169" s="1">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="B169" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="D169" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E169" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="F169" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G169" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="H169" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I169" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J169" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+    </x:row>
+    <x:row r="170" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A170" s="1">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="B170" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="E170" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="F170" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="G170" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="H170" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I170" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J170" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="171" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A171" s="1">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B171" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
+        <x:v>845</x:v>
+      </x:c>
+      <x:c r="F171" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G171" s="1" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="H171" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I171" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J171" s="1" t="s">
+        <x:v>847</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="172" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A172" s="1">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="B172" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="F172" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G172" s="1" t="s">
+        <x:v>850</x:v>
+      </x:c>
+      <x:c r="H172" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I172" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J172" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="173" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A173" s="1">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="B173" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="C173" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="D173" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="E173" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="F173" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G173" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="H173" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I173" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J173" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="174" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A174" s="1">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="B174" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="C174" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="D174" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="E174" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="F174" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G174" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="H174" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I174" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J174" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="175" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A175" s="1">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="B175" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="C175" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="D175" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E175" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="F175" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G175" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="H175" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I175" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J175" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="176" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A176" s="1">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="B176" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
+      <x:c r="D176" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E168" s="1" t="s">
+      <x:c r="E176" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="F168" s="1" t="s">
+      <x:c r="F176" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G168" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H168" s="1" t="s">
+      <x:c r="G176" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="H176" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="I168" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="A169" s="2" t="s">
+      <x:c r="I176" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J176" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B169" s="2" t="s">
+      <x:c r="B177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C169" s="2" t="s">
+      <x:c r="C177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D169" s="2" t="s">
+      <x:c r="D177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E169" s="2" t="s">
+      <x:c r="E177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F169" s="2" t="s">
+      <x:c r="F177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G169" s="2" t="s">
+      <x:c r="G177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H169" s="2" t="s">
+      <x:c r="H177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I169" s="2" t="s">
+      <x:c r="I177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J169" s="2" t="s">
+      <x:c r="J177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A169:J169"/>
+    <x:mergeCell ref="A177:J177"/>
   </x:mergeCells>
 </x:worksheet>
 </file>