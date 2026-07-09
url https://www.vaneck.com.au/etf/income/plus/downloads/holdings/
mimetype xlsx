--- v3 (2026-06-18)
+++ v4 (2026-07-09)
@@ -1,2643 +1,2640 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69337f8ced45434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69db0349d5bf4270" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260618" sheetId="1" r:id="R39288ebe4ed04cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260709" sheetId="1" r:id="R224336ef432544c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1597" uniqueCount="866">
-[...1 lines deleted...]
-    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 18/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1597" uniqueCount="865">
+  <x:si>
+    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 09/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Bond identifier</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market value</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group Trust 1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315844</x:t>
   </x:si>
   <x:si>
     <x:t>5.90%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
-    <x:t>1.92%</x:t>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,904,554.00</x:t>
+    <x:t>$6,874,810.51</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306017</x:t>
   </x:si>
   <x:si>
     <x:t>5.41%</x:t>
   </x:si>
   <x:si>
     <x:t>18/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>A+</x:t>
   </x:si>
   <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,582,896.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ausnet Services Holdings Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0299816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.83%</x:t>
   </x:si>
   <x:si>
-    <x:t>France</x:t>
-[...23 lines deleted...]
-    <x:t>$6,510,340.88</x:t>
+    <x:t>$6,498,242.07</x:t>
   </x:si>
   <x:si>
     <x:t>Enbw International Finance Bv</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315091</x:t>
   </x:si>
   <x:si>
     <x:t>6.05%</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.58%</x:t>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Netherlands</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,677,684.86</x:t>
+    <x:t>$5,668,081.77</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>1.54%</x:t>
+    <x:t>01/01/2099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,509,493.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sydney Airport Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,053,059.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ausgrid Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0329258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,958,027.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Life Global Funding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,515,345.00</x:t>
-[...35 lines deleted...]
-    <x:t>$4,970,785.65</x:t>
+    <x:t>$4,943,278.23</x:t>
   </x:si>
   <x:si>
     <x:t>Emirates Nbd Bank Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322915</x:t>
   </x:si>
   <x:si>
     <x:t>5.91%</x:t>
   </x:si>
   <x:si>
     <x:t>18/06/2035</x:t>
   </x:si>
   <x:si>
     <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>United Arab Emirates</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,935,632.78</x:t>
-[...20 lines deleted...]
-    <x:t>$4,933,197.18</x:t>
+    <x:t>$4,923,996.31</x:t>
   </x:si>
   <x:si>
     <x:t>Stockland Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0320091</x:t>
   </x:si>
   <x:si>
     <x:t>5.42%</x:t>
   </x:si>
   <x:si>
     <x:t>25/03/2032</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,898,830.39</x:t>
+    <x:t>$4,902,879.09</x:t>
   </x:si>
   <x:si>
     <x:t>Vicinity Centres Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0317451</x:t>
   </x:si>
   <x:si>
     <x:t>5.61%</x:t>
   </x:si>
   <x:si>
     <x:t>22/01/2032</x:t>
   </x:si>
   <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,715,141.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2031</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,716,021.80</x:t>
-[...11 lines deleted...]
-    <x:t>18/04/2031</x:t>
+    <x:t>$4,641,534.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westconnex Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2036</x:t>
   </x:si>
   <x:si>
     <x:t>1.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,632,664.87</x:t>
-[...17 lines deleted...]
-    <x:t>$4,603,778.68</x:t>
+    <x:t>$4,595,655.47</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303188</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.16%</x:t>
-[...2 lines deleted...]
-    <x:t>$4,179,869.64</x:t>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,187,058.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Finanzas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,978,509.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaif Bond Issuer Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,923,375.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Network Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,817,563.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Zealand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,757,455.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,739,027.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,650,250.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia Pacific Airports Melbourne Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,632,652.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,568,044.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Treasury Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0268134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,417,661.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,390,750.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwibank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,288,420.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Wholesale Office Fund No1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,202,669.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Registry Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,198,459.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agi Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,138,627.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,109,890.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qic Finance Town Centre Fund Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0309771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,031,958.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,030,613.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lonsdale Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,009,030.21</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315976</x:t>
   </x:si>
   <x:si>
     <x:t>29/11/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.12%</x:t>
-[...278 lines deleted...]
-    <x:t>21/05/2031</x:t>
+    <x:t>$3,008,419.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aroundtown Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Germany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,006,035.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Llitst Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0281251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/06/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.84%</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,032,146.95</x:t>
-[...62 lines deleted...]
-    <x:t>$2,998,975.71</x:t>
+    <x:t>$2,985,763.75</x:t>
   </x:si>
   <x:si>
     <x:t>Electricite De France Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325306</x:t>
   </x:si>
   <x:si>
     <x:t>5.64%</x:t>
   </x:si>
   <x:si>
     <x:t>28/08/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.83%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,983,244.96</x:t>
+    <x:t>$2,976,318.48</x:t>
   </x:si>
   <x:si>
     <x:t>Etsa Utilities Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310118</x:t>
   </x:si>
   <x:si>
     <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,971,376.53</x:t>
+    <x:t>$2,970,636.94</x:t>
   </x:si>
   <x:si>
     <x:t>Vonovia Se</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325645</x:t>
   </x:si>
   <x:si>
     <x:t>5.27%</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,927,137.69</x:t>
+    <x:t>$2,925,100.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nsw Electricity Networks Finance Pty Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,906,444.40</x:t>
   </x:si>
   <x:si>
     <x:t>Mirvac Group Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0332237</x:t>
   </x:si>
   <x:si>
     <x:t>18/03/2036</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,908,426.74</x:t>
-[...14 lines deleted...]
-    <x:t>$2,899,534.36</x:t>
+    <x:t>$2,898,121.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000078644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,881,250.83</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0326064</x:t>
   </x:si>
   <x:si>
     <x:t>18/09/2035</x:t>
   </x:si>
   <x:si>
+    <x:t>$2,873,705.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brisbane Airport Corp Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2034</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,886,101.13</x:t>
-[...14 lines deleted...]
-    <x:t>Brisbane Airport Corp Pty Ltd</x:t>
+    <x:t>$2,843,709.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electranet Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,812,536.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cpif Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0275501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,783,816.97</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0272854</x:t>
   </x:si>
   <x:si>
     <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>30/12/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.79%</x:t>
-[...47 lines deleted...]
-    <x:t>$2,778,152.27</x:t>
+    <x:t>$2,783,283.24</x:t>
   </x:si>
   <x:si>
     <x:t>Agl Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0326445</x:t>
   </x:si>
   <x:si>
     <x:t>30/09/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,757,509.47</x:t>
+    <x:t>$2,759,763.85</x:t>
   </x:si>
   <x:si>
     <x:t>Pacific National Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0282812</x:t>
   </x:si>
   <x:si>
     <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>08/09/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
-    <x:t>0.74%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,664,114.86</x:t>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,673,406.44</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306140</x:t>
   </x:si>
   <x:si>
     <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,650,589.91</x:t>
+    <x:t>$2,656,171.51</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Financial Services Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310308</x:t>
   </x:si>
   <x:si>
     <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>14/06/2028</x:t>
   </x:si>
   <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,609,379.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powerco Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/04/2036</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,601,104.66</x:t>
-[...14 lines deleted...]
-    <x:t>$2,571,039.79</x:t>
+    <x:t>$2,566,233.06</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Rail Track Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310332</x:t>
   </x:si>
   <x:si>
     <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2031</x:t>
   </x:si>
   <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,529,702.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arc Infrastructure Wa Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0309870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,526,651.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,152.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Region Retail Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/09/2029</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,526,895.39</x:t>
-[...35 lines deleted...]
-    <x:t>24/09/2029</x:t>
+    <x:t>$2,485,262.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,481,305.73</x:t>
-[...8 lines deleted...]
-    <x:t>$2,467,680.73</x:t>
+    <x:t>$2,466,918.53</x:t>
   </x:si>
   <x:si>
     <x:t>Shinhan Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0256113</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>30/08/2028</x:t>
   </x:si>
   <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,425,786.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2030</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
-    <x:t>South Korea</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,373,854.91</x:t>
+    <x:t>$2,377,699.19</x:t>
   </x:si>
   <x:si>
     <x:t>Dwpf Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0282010</x:t>
   </x:si>
   <x:si>
     <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.64%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,300,392.29</x:t>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,305,561.11</x:t>
   </x:si>
   <x:si>
     <x:t>Metropolitan Life Global Funding I</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322188</x:t>
   </x:si>
   <x:si>
     <x:t>4.75%</x:t>
   </x:si>
   <x:si>
     <x:t>30/05/2030</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,299,977.96</x:t>
+    <x:t>$2,305,178.74</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Finance Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0317493</x:t>
   </x:si>
   <x:si>
     <x:t>5.20%</x:t>
   </x:si>
   <x:si>
     <x:t>22/01/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,292,676.13</x:t>
+    <x:t>$2,296,077.17</x:t>
   </x:si>
   <x:si>
     <x:t>Chc Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0279560</x:t>
   </x:si>
   <x:si>
     <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>21/04/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.62%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,235,227.58</x:t>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,238,358.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,181,374.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,176,567.97</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0264521</x:t>
   </x:si>
   <x:si>
     <x:t>4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>26/06/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,207,786.09</x:t>
+    <x:t>$2,168,651.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air New Zealand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0289213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,158,834.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0250512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,154,366.95</x:t>
   </x:si>
   <x:si>
     <x:t>John Deere Financial Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0323251</x:t>
   </x:si>
   <x:si>
     <x:t>4.45%</x:t>
   </x:si>
   <x:si>
     <x:t>21/06/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.61%</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,152,420.23</x:t>
-[...8 lines deleted...]
-    <x:t>$2,147,389.42</x:t>
+    <x:t>$2,140,515.36</x:t>
   </x:si>
   <x:si>
     <x:t>E.On Se</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327245</x:t>
   </x:si>
   <x:si>
     <x:t>5.46%</x:t>
   </x:si>
   <x:si>
     <x:t>21/10/2035</x:t>
   </x:si>
   <x:si>
+    <x:t>$2,123,931.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/04/2032</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,131,642.15</x:t>
-[...8 lines deleted...]
-    <x:t>$2,103,392.70</x:t>
+    <x:t>$2,105,369.46</x:t>
   </x:si>
   <x:si>
     <x:t>Qph Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303949</x:t>
   </x:si>
   <x:si>
     <x:t>6.39%</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2030</x:t>
   </x:si>
   <x:si>
+    <x:t>$2,091,072.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2033</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,088,407.17</x:t>
-[...14 lines deleted...]
-    <x:t>$2,067,615.03</x:t>
+    <x:t>$2,067,083.35</x:t>
   </x:si>
   <x:si>
     <x:t>Bpce Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0252625</x:t>
   </x:si>
   <x:si>
     <x:t>26/04/2028</x:t>
   </x:si>
   <x:si>
+    <x:t>$2,064,504.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0275550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,054,911.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Port Of Newcastle Investments Financing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,047,293.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,046,626.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,058,179.44</x:t>
-[...56 lines deleted...]
-    <x:t>$2,037,878.97</x:t>
+    <x:t>$2,040,540.07</x:t>
   </x:si>
   <x:si>
     <x:t>United Energy Distribution Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0317857</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,028,487.32</x:t>
+    <x:t>$2,031,017.24</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0298867</x:t>
   </x:si>
   <x:si>
     <x:t>5.45%</x:t>
   </x:si>
   <x:si>
     <x:t>26/04/2030</x:t>
   </x:si>
   <x:si>
+    <x:t>$2,022,376.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2032</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,019,051.96</x:t>
-[...8 lines deleted...]
-    <x:t>$2,005,907.72</x:t>
+    <x:t>$2,005,026.74</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0332047</x:t>
   </x:si>
   <x:si>
     <x:t>5.84%</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,002,946.44</x:t>
+    <x:t>$1,993,847.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0268357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,989,241.73</x:t>
   </x:si>
   <x:si>
     <x:t>Bp Capital Markets Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312809</x:t>
   </x:si>
   <x:si>
     <x:t>5.44%</x:t>
   </x:si>
   <x:si>
     <x:t>28/08/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,992,093.19</x:t>
-[...8 lines deleted...]
-    <x:t>27/11/2029</x:t>
+    <x:t>$1,988,150.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,977,866.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Sydney University</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,985,858.10</x:t>
-[...23 lines deleted...]
-    <x:t>AA  </x:t>
+    <x:t>$1,951,215.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,952,660.87</x:t>
-[...14 lines deleted...]
-    <x:t>$1,929,990.07</x:t>
+    <x:t>$1,927,942.08</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307650</x:t>
   </x:si>
   <x:si>
     <x:t>5.06%</x:t>
   </x:si>
   <x:si>
     <x:t>14/03/2029</x:t>
   </x:si>
   <x:si>
+    <x:t>$1,920,059.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optus Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,916,586.22</x:t>
-[...11 lines deleted...]
-    <x:t>24/11/2028</x:t>
+    <x:t>$1,884,336.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Credit Income Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0314730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,880,368.91</x:t>
-[...11 lines deleted...]
-    <x:t>$1,856,377.06</x:t>
+    <x:t>$1,863,120.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,839,159.65</x:t>
   </x:si>
   <x:si>
     <x:t>Pacific Life Global Funding Ii</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0333904</x:t>
   </x:si>
   <x:si>
     <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>22/04/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.51%</x:t>
-[...17 lines deleted...]
-    <x:t>$1,834,984.69</x:t>
+    <x:t>$1,838,674.82</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0272896</x:t>
   </x:si>
   <x:si>
     <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,806,467.54</x:t>
+    <x:t>$1,785,089.48</x:t>
   </x:si>
   <x:si>
     <x:t>Dexus Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0270197</x:t>
   </x:si>
   <x:si>
+    <x:t>$1,766,719.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2028</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,770,091.44</x:t>
-[...14 lines deleted...]
-    <x:t>$1,727,192.23</x:t>
+    <x:t>$1,731,816.30</x:t>
   </x:si>
   <x:si>
     <x:t>Sgsp Australia Assets Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0274462</x:t>
   </x:si>
   <x:si>
     <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>15/09/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>China</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,680,875.09</x:t>
+    <x:t>$1,684,043.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322345</x:t>
   </x:si>
   <x:si>
     <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.46%</x:t>
-[...2 lines deleted...]
-    <x:t>$1,666,058.92</x:t>
+    <x:t>$1,668,463.00</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0278653</x:t>
   </x:si>
   <x:si>
     <x:t>18/09/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,573,438.96</x:t>
+    <x:t>$1,576,692.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,563,041.95</x:t>
   </x:si>
   <x:si>
     <x:t>Patrick Terminals Bidco Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327328</x:t>
   </x:si>
   <x:si>
-    <x:t>5.11%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>22/10/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.43%</x:t>
-[...11 lines deleted...]
-    <x:t>$1,558,636.88</x:t>
+    <x:t>$1,561,041.29</x:t>
   </x:si>
   <x:si>
     <x:t>Transurban Queensland Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303964</x:t>
   </x:si>
   <x:si>
     <x:t>6.35%</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,553,823.91</x:t>
-[...5 lines deleted...]
-    <x:t>19/09/2034</x:t>
+    <x:t>$1,556,176.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Financial Services Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/05/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,493,200.01</x:t>
-[...8 lines deleted...]
-    <x:t>13/05/2032</x:t>
+    <x:t>$1,487,919.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,479,478.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,486,783.30</x:t>
-[...8 lines deleted...]
-    <x:t>$1,482,505.19</x:t>
+    <x:t>$1,465,345.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,453,113.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0273373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,447,258.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Gas Networks Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,441,403.63</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310373</x:t>
   </x:si>
   <x:si>
     <x:t>5.47%</x:t>
   </x:si>
   <x:si>
     <x:t>19/12/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,478,887.20</x:t>
-[...20 lines deleted...]
-    <x:t>21/11/2030</x:t>
+    <x:t>$1,441,288.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bahn Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0248250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,451,727.99</x:t>
-[...38 lines deleted...]
-    <x:t>$1,438,267.86</x:t>
+    <x:t>$1,438,157.46</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0330405</x:t>
   </x:si>
   <x:si>
     <x:t>5.22%</x:t>
   </x:si>
   <x:si>
     <x:t>20/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,419,171.67</x:t>
+    <x:t>$1,421,417.99</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0298487</x:t>
   </x:si>
   <x:si>
     <x:t>13/10/2028</x:t>
   </x:si>
   <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,377,811.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Exchange Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2030</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,374,471.56</x:t>
-[...11 lines deleted...]
-    <x:t>25/09/2030</x:t>
+    <x:t>$1,336,240.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Appf Commercial Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,334,365.84</x:t>
+    <x:t>$1,331,346.84</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0335511</x:t>
   </x:si>
   <x:si>
     <x:t>6.32%</x:t>
   </x:si>
   <x:si>
     <x:t>28/05/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,330,950.28</x:t>
-[...14 lines deleted...]
-    <x:t>$1,325,929.08</x:t>
+    <x:t>$1,325,837.90</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315083</x:t>
   </x:si>
   <x:si>
     <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,310,785.46</x:t>
+    <x:t>$1,312,900.72</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0279057</x:t>
   </x:si>
   <x:si>
     <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,259,597.84</x:t>
+    <x:t>$1,262,051.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283182</x:t>
   </x:si>
   <x:si>
     <x:t>27/09/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,255,540.31</x:t>
+    <x:t>$1,258,791.53</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0267524</x:t>
   </x:si>
   <x:si>
     <x:t>17/10/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.34%</x:t>
-[...2 lines deleted...]
-    <x:t>$1,231,219.84</x:t>
+    <x:t>$1,232,736.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tabcorp Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,183,821.42</x:t>
   </x:si>
   <x:si>
     <x:t>Qube Treasury Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316206</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.33%</x:t>
-[...17 lines deleted...]
-    <x:t>$1,181,907.40</x:t>
+    <x:t>$1,180,147.83</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304483</x:t>
   </x:si>
   <x:si>
     <x:t>17/11/2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,136,896.51</x:t>
+    <x:t>$1,134,004.11</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0299618</x:t>
   </x:si>
   <x:si>
     <x:t>5.77%</x:t>
   </x:si>
   <x:si>
     <x:t>29/05/2030</x:t>
   </x:si>
   <x:si>
+    <x:t>$1,126,117.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landesbank Baden-Wuerttemberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,123,068.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/04/2031</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,124,418.53</x:t>
-[...23 lines deleted...]
-    <x:t>$1,110,533.20</x:t>
+    <x:t>$1,112,030.74</x:t>
   </x:si>
   <x:si>
     <x:t>Qnb Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0250363</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Qatar</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,096,577.67</x:t>
+    <x:t>$1,100,161.96</x:t>
   </x:si>
   <x:si>
     <x:t>Nsw Ports Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0313591</x:t>
   </x:si>
   <x:si>
     <x:t>5.04%</x:t>
   </x:si>
   <x:si>
     <x:t>19/09/2031</x:t>
   </x:si>
   <x:si>
+    <x:t>$1,093,009.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Australia Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,090,139.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0267847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2027</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,091,808.66</x:t>
-[...23 lines deleted...]
-    <x:t>$1,071,634.80</x:t>
+    <x:t>$1,074,658.33</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Unity Healthcare Property Tr</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304194</x:t>
   </x:si>
   <x:si>
     <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,059,050.14</x:t>
+    <x:t>$1,065,297.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Group Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,625.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mwof I Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,367.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence France Locale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,028,087.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,027,605.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flinders Port Holdings Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,023,695.00</x:t>
   </x:si>
   <x:si>
     <x:t>Network Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300192</x:t>
   </x:si>
   <x:si>
     <x:t>6.06%</x:t>
   </x:si>
   <x:si>
     <x:t>19/06/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.29%</x:t>
-[...65 lines deleted...]
-    <x:t>$1,027,320.93</x:t>
+    <x:t>$1,022,680.95</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0335123</x:t>
   </x:si>
   <x:si>
     <x:t>20/05/2033</x:t>
   </x:si>
   <x:si>
+    <x:t>$1,020,013.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group Trust 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0333953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,017,424.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2033</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,020,368.49</x:t>
-[...26 lines deleted...]
-    <x:t>$1,011,966.58</x:t>
+    <x:t>$1,011,208.96</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0330983</x:t>
   </x:si>
   <x:si>
     <x:t>6.00%</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,003,947.20</x:t>
+    <x:t>$1,006,114.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$997,772.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0329522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/12/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,890.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,355.76</x:t>
   </x:si>
   <x:si>
     <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0323053</x:t>
   </x:si>
   <x:si>
     <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,001,172.07</x:t>
-[...32 lines deleted...]
-    <x:t>09/10/2035</x:t>
+    <x:t>$979,055.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwp Property Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>$981,173.63</x:t>
-[...14 lines deleted...]
-    <x:t>$972,041.82</x:t>
+    <x:t>$973,738.32</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325652</x:t>
   </x:si>
   <x:si>
     <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$971,360.65</x:t>
+    <x:t>$969,555.57</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327336</x:t>
   </x:si>
   <x:si>
     <x:t>22/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$968,406.83</x:t>
+    <x:t>$966,574.02</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327393</x:t>
   </x:si>
   <x:si>
     <x:t>24/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$952,168.67</x:t>
+    <x:t>$947,378.71</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306132</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>$932,470.11</x:t>
+    <x:t>$934,629.21</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319168</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>$897,657.36</x:t>
+    <x:t>$898,510.65</x:t>
   </x:si>
   <x:si>
     <x:t>Bng Bank Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0277895</x:t>
   </x:si>
   <x:si>
-    <x:t>1.55%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>19/02/2032</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>$707,627.66</x:t>
+    <x:t>$707,431.45</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307627</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>$664,188.35</x:t>
+    <x:t>$663,363.23</x:t>
   </x:si>
   <x:si>
     <x:t>Ver Finco Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283059</x:t>
   </x:si>
   <x:si>
     <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>21/09/2028</x:t>
   </x:si>
   <x:si>
+    <x:t>$661,058.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group Trust 1 / Scentre Group T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2031</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>$659,531.53</x:t>
-[...11 lines deleted...]
-    <x:t>$629,322.68</x:t>
+    <x:t>$629,952.98</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325884</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>$592,560.95</x:t>
+    <x:t>$593,375.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chorus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0302578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,480.10</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300531</x:t>
   </x:si>
   <x:si>
     <x:t>6.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.15%</x:t>
-[...17 lines deleted...]
-    <x:t>$525,927.64</x:t>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,283.98</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307304</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.14%</x:t>
-[...2 lines deleted...]
-    <x:t>$507,009.88</x:t>
+    <x:t>$507,569.27</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0308955</x:t>
   </x:si>
   <x:si>
     <x:t>30/04/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$504,397.72</x:t>
+    <x:t>$505,890.71</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0320083</x:t>
   </x:si>
   <x:si>
     <x:t>5.68%</x:t>
   </x:si>
   <x:si>
     <x:t>27/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$500,474.58</x:t>
+    <x:t>$499,307.19</x:t>
   </x:si>
   <x:si>
     <x:t>Cip Funding Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0285310</x:t>
   </x:si>
   <x:si>
     <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>16/12/2027</x:t>
   </x:si>
   <x:si>
+    <x:t>$485,224.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319176</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2035</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>$484,129.64</x:t>
-[...11 lines deleted...]
-    <x:t>$466,785.35</x:t>
+    <x:t>$465,464.79</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0276707</x:t>
   </x:si>
   <x:si>
     <x:t>14/12/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$460,994.78</x:t>
+    <x:t>$462,046.11</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307635</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$452,828.34</x:t>
+    <x:t>$453,806.67</x:t>
   </x:si>
   <x:si>
     <x:t>Wesfarmers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0281053</x:t>
   </x:si>
   <x:si>
     <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$451,283.58</x:t>
+    <x:t>$445,378.46</x:t>
   </x:si>
   <x:si>
     <x:t>Gta Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316156</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>$427,330.32</x:t>
+    <x:t>$428,638.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,407.74</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315836</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>$300,143.50</x:t>
+    <x:t>$300,632.22</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie University</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0256279</x:t>
   </x:si>
   <x:si>
     <x:t>3.50%</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>$223,739.12</x:t>
+    <x:t>$224,276.50</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283414</x:t>
   </x:si>
   <x:si>
     <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,246.10</x:t>
+    <x:t>$174,414.10</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322196</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>$100,010.41</x:t>
+    <x:t>$99,999.60</x:t>
   </x:si>
   <x:si>
     <x:t>AU0000053241</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,931.39</x:t>
+    <x:t>$84,138.68</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312536</x:t>
   </x:si>
   <x:si>
     <x:t>28/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,831.20</x:t>
+    <x:t>$81,060.77</x:t>
   </x:si>
   <x:si>
     <x:t>Perth Airport Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307015</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,501.60</x:t>
+    <x:t>$30,544.06</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$209,424.51</x:t>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,853.11</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2665,51 +2662,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03847ac0412348ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Red0abde57a3c4fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39288ebe4ed04cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5243d47a6cb406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3f8490d5b8e4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R224336ef432544c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J177"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="12" customWidth="1"/>
     <x:col min="8" max="8" width="28" customWidth="1"/>
     <x:col min="9" max="9" width="14" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2718,51 +2715,51 @@
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>865</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2922,60 +2919,60 @@
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
@@ -3021,118 +3018,118 @@
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
@@ -3233,1221 +3230,1221 @@
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
+      <x:c r="G51" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
@@ -4545,1058 +4542,1058 @@
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J70" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
@@ -5607,127 +5604,127 @@
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
@@ -5735,2629 +5732,2629 @@
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J96" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J97" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="H98" s="1" t="s">
+      <x:c r="I98" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J98" s="1" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>535</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>538</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>547</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J107" s="1" t="s">
         <x:v>562</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J109" s="1" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J110" s="1" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J111" s="1" t="s">
         <x:v>580</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J112" s="1" t="s">
         <x:v>584</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J113" s="1" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>591</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
         <x:v>611</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J119" s="1" t="s">
         <x:v>616</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>618</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
         <x:v>622</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J122" s="1" t="s">
         <x:v>629</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="F123" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="H123" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J123" s="1" t="s">
         <x:v>633</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J124" s="1" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
+      <x:c r="F125" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J125" s="1" t="s">
         <x:v>641</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="H126" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J126" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="F127" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="H127" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
+      <x:c r="I127" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J127" s="1" t="s">
         <x:v>651</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J128" s="1" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="D129" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
+      <x:c r="F129" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J129" s="1" t="s">
         <x:v>661</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="H130" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J130" s="1" t="s">
         <x:v>665</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>668</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="D131" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="E131" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J131" s="1" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="D132" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="E132" s="1" t="s">
+      <x:c r="F132" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
         <x:v>675</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>662</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="E133" s="1" t="s">
+      <x:c r="F133" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J133" s="1" t="s">
         <x:v>680</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="F134" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J134" s="1" t="s">
         <x:v>684</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I136" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J136" s="1" t="s">
         <x:v>692</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="F137" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G137" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H137" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J137" s="1" t="s">
         <x:v>697</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H138" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="I138" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J138" s="1" t="s">
         <x:v>700</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="D139" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J139" s="1" t="s">
         <x:v>705</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>707</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="H140" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I140" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J140" s="1" t="s">
         <x:v>710</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
+      <x:c r="F141" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="H141" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J141" s="1" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>719</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="F143" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="G143" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="H143" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I143" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J143" s="1" t="s">
         <x:v>722</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J144" s="1" t="s">
         <x:v>726</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
+      <x:c r="F145" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J145" s="1" t="s">
         <x:v>731</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="D146" s="1" t="s">
+      <x:c r="E146" s="1" t="s">
         <x:v>735</x:v>
       </x:c>
-      <x:c r="E146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G146" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="F146" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G146" s="1" t="s">
+      <x:c r="H146" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I146" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J146" s="1" t="s">
         <x:v>737</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="F147" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H147" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="I147" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J147" s="1" t="s">
         <x:v>741</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
+        <x:v>748</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G150" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I150" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J150" s="1" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
+        <x:v>753</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G151" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E151" s="1" t="s">
+      <x:c r="H151" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I151" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J151" s="1" t="s">
         <x:v>755</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="E152" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E152" s="1" t="s">
+      <x:c r="F152" s="1" t="s">
         <x:v>759</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="D153" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
+      <x:c r="F153" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G153" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="E153" s="1" t="s">
+      <x:c r="H153" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I153" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J153" s="1" t="s">
         <x:v>765</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="E154" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E154" s="1" t="s">
+      <x:c r="F154" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G154" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="H154" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I154" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J154" s="1" t="s">
         <x:v>770</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>772</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="C155" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E155" s="1" t="s">
         <x:v>773</x:v>
       </x:c>
-      <x:c r="C155" s="1" t="s">
+      <x:c r="F155" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G155" s="1" t="s">
         <x:v>774</x:v>
       </x:c>
-      <x:c r="D155" s="1" t="s">
+      <x:c r="H155" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I155" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J155" s="1" t="s">
         <x:v>775</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C156" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="F156" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G156" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="H156" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="I156" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J156" s="1" t="s">
         <x:v>779</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="D157" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E157" s="1" t="s">
+      <x:c r="F157" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G157" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="F157" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G157" s="1" t="s">
+      <x:c r="H157" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="I157" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J157" s="1" t="s">
         <x:v>785</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="D158" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="H158" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I158" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J158" s="1" t="s">
         <x:v>789</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
+      <x:c r="F159" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G159" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="H159" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I159" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J159" s="1" t="s">
         <x:v>792</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="D160" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="E160" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="F160" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G160" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="H160" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I160" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J160" s="1" t="s">
         <x:v>796</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>800</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="D162" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="E162" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
+      <x:c r="F162" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G162" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="H162" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I162" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J162" s="1" t="s">
         <x:v>805</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="E163" s="1" t="s">
         <x:v>808</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>811</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>816</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="E166" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="F166" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="G166" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="H166" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I166" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J166" s="1" t="s">
         <x:v>821</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>823</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="E167" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
+      <x:c r="F167" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G167" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
+      <x:c r="H167" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I167" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J167" s="1" t="s">
         <x:v>826</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="E168" s="1" t="s">
         <x:v>829</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+      <x:c r="F168" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="G168" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E168" s="1" t="s">
+      <x:c r="H168" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I168" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J168" s="1" t="s">
         <x:v>831</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J169" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>834</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="D170" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
-      <x:c r="C170" s="1" t="s">
+      <x:c r="E170" s="1" t="s">
         <x:v>838</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>840</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>840</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="D171" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
         <x:v>843</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>845</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J171" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J172" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J173" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J174" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J175" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>860</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J176" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>863</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10" ht="15" customHeight="1">
       <x:c r="A177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G177" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H177" s="2" t="s">