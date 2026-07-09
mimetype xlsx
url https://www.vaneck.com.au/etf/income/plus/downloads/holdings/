--- v4 (2026-07-09)
+++ v5 (2026-07-09)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69db0349d5bf4270" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref780f21755e447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260709" sheetId="1" r:id="R224336ef432544c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260709" sheetId="1" r:id="R699e3fca1eb5483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1597" uniqueCount="865">
   <x:si>
     <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 09/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Bond identifier</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
@@ -2662,51 +2662,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5243d47a6cb406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb3f8490d5b8e4ec1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R224336ef432544c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78f32bc147cc470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0e64fa6f264c469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R699e3fca1eb5483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:J177"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="12" customWidth="1"/>
     <x:col min="8" max="8" width="28" customWidth="1"/>
     <x:col min="9" max="9" width="14" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>