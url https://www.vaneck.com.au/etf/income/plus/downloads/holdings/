--- v5 (2026-07-09)
+++ v6 (2026-08-02)
@@ -1,2640 +1,2640 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref780f21755e447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061fe727c13944bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260709" sheetId="1" r:id="R699e3fca1eb5483a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260731" sheetId="1" r:id="R446c571ca67f492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1597" uniqueCount="865">
-[...1 lines deleted...]
-    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 09/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1615" uniqueCount="865">
+  <x:si>
+    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 31/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Bond identifier</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market value</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group Trust 1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315844</x:t>
   </x:si>
   <x:si>
     <x:t>5.90%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
-    <x:t>1.93%</x:t>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,874,810.51</x:t>
+    <x:t>$6,877,628.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ausnet Services Holdings Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0299816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,512,519.31</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306017</x:t>
   </x:si>
   <x:si>
     <x:t>5.41%</x:t>
   </x:si>
   <x:si>
     <x:t>18/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>A+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.85%</x:t>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>France</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,582,896.18</x:t>
-[...20 lines deleted...]
-    <x:t>$6,498,242.07</x:t>
+    <x:t>$6,425,430.61</x:t>
   </x:si>
   <x:si>
     <x:t>Enbw International Finance Bv</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315091</x:t>
   </x:si>
   <x:si>
     <x:t>6.05%</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2034</x:t>
   </x:si>
   <x:si>
     <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Netherlands</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,668,081.77</x:t>
+    <x:t>$5,668,597.36</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2099</x:t>
   </x:si>
   <x:si>
     <x:t>1.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,509,493.00</x:t>
+    <x:t>$5,525,410.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,163,162.42</x:t>
   </x:si>
   <x:si>
     <x:t>Sydney Airport Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0308864</x:t>
   </x:si>
   <x:si>
     <x:t>19/04/2034</x:t>
   </x:si>
   <x:si>
     <x:t>1.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,053,059.54</x:t>
+    <x:t>$5,061,531.39</x:t>
   </x:si>
   <x:si>
     <x:t>Ausgrid Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0329258</x:t>
   </x:si>
   <x:si>
     <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>BBB</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,958,027.15</x:t>
+    <x:t>$4,961,922.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emirates Nbd Bank Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Arab Emirates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,927,980.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/03/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,912,345.33</x:t>
   </x:si>
   <x:si>
     <x:t>New York Life Global Funding</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311629</x:t>
   </x:si>
   <x:si>
     <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>24/07/2029</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,943,278.23</x:t>
-[...38 lines deleted...]
-    <x:t>$4,902,879.09</x:t>
+    <x:t>$4,609,266.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westconnex Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,605,376.44</x:t>
   </x:si>
   <x:si>
     <x:t>Vicinity Centres Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0317451</x:t>
   </x:si>
   <x:si>
     <x:t>5.61%</x:t>
   </x:si>
   <x:si>
     <x:t>22/01/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.33%</x:t>
-[...38 lines deleted...]
-    <x:t>$4,595,655.47</x:t>
+    <x:t>$4,594,592.12</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303188</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.18%</x:t>
-[...2 lines deleted...]
-    <x:t>$4,187,058.15</x:t>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,195,740.17</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Finanzas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315810</x:t>
   </x:si>
   <x:si>
     <x:t>5.87%</x:t>
   </x:si>
   <x:si>
     <x:t>28/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Spain</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,978,509.19</x:t>
+    <x:t>$3,985,807.83</x:t>
   </x:si>
   <x:si>
     <x:t>Gaif Bond Issuer Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0328219</x:t>
   </x:si>
   <x:si>
     <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2031</x:t>
   </x:si>
   <x:si>
     <x:t>1.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,923,375.81</x:t>
+    <x:t>$3,931,342.39</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Network Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0274173</x:t>
   </x:si>
   <x:si>
     <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>1.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,817,563.03</x:t>
+    <x:t>$3,823,467.11</x:t>
   </x:si>
   <x:si>
     <x:t>Mercury Nz Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319382</x:t>
   </x:si>
   <x:si>
     <x:t>5.25%</x:t>
   </x:si>
   <x:si>
     <x:t>21/03/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>1.06%</x:t>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>New Zealand</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,757,455.79</x:t>
+    <x:t>$3,764,350.02</x:t>
   </x:si>
   <x:si>
     <x:t>Qantas Airways Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0274280</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.05%</x:t>
-[...2 lines deleted...]
-    <x:t>$3,739,027.45</x:t>
+    <x:t>$3,748,472.15</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0324382</x:t>
   </x:si>
   <x:si>
     <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.03%</x:t>
-[...2 lines deleted...]
-    <x:t>$3,650,250.98</x:t>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,656,314.24</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Pacific Airports Melbourne Pt</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0284735</x:t>
   </x:si>
   <x:si>
     <x:t>3.76%</x:t>
   </x:si>
   <x:si>
     <x:t>25/11/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>1.02%</x:t>
-[...2 lines deleted...]
-    <x:t>$3,632,652.07</x:t>
+    <x:t>$3,637,553.49</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0331312</x:t>
   </x:si>
   <x:si>
     <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>13/02/2031</x:t>
   </x:si>
   <x:si>
     <x:t>1.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,568,044.86</x:t>
+    <x:t>$3,573,721.13</x:t>
   </x:si>
   <x:si>
     <x:t>Coles Group Treasury Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0268134</x:t>
   </x:si>
   <x:si>
     <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.96%</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,417,661.74</x:t>
+    <x:t>$3,426,199.80</x:t>
   </x:si>
   <x:si>
     <x:t>Auckland International Airport Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304350</x:t>
   </x:si>
   <x:si>
     <x:t>6.48%</x:t>
   </x:si>
   <x:si>
     <x:t>16/11/2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.95%</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,390,750.26</x:t>
+    <x:t>$3,394,628.93</x:t>
   </x:si>
   <x:si>
     <x:t>Kiwibank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325991</x:t>
   </x:si>
   <x:si>
     <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>16/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,288,420.81</x:t>
+    <x:t>$3,296,154.61</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Wholesale Office Fund No1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0284289</x:t>
   </x:si>
   <x:si>
     <x:t>3.22%</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,202,669.83</x:t>
+    <x:t>$3,209,683.61</x:t>
   </x:si>
   <x:si>
     <x:t>Registry Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310381</x:t>
   </x:si>
   <x:si>
     <x:t>5.74%</x:t>
   </x:si>
   <x:si>
     <x:t>19/06/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,198,459.38</x:t>
+    <x:t>$3,201,857.04</x:t>
   </x:si>
   <x:si>
     <x:t>Agi Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0326262</x:t>
   </x:si>
   <x:si>
     <x:t>4.83%</x:t>
   </x:si>
   <x:si>
     <x:t>25/09/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,138,627.91</x:t>
+    <x:t>$3,143,574.44</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306629</x:t>
   </x:si>
   <x:si>
     <x:t>5.29%</x:t>
   </x:si>
   <x:si>
     <x:t>15/02/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.87%</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,109,890.45</x:t>
+    <x:t>$3,118,495.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lonsdale Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,114,313.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,040,326.53</x:t>
   </x:si>
   <x:si>
     <x:t>Qic Finance Town Centre Fund Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0309771</x:t>
   </x:si>
   <x:si>
     <x:t>5.80%</x:t>
   </x:si>
   <x:si>
     <x:t>21/05/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.85%</x:t>
-[...32 lines deleted...]
-    <x:t>$3,009,030.21</x:t>
+    <x:t>$3,034,908.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aroundtown Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Germany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,022,107.12</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315976</x:t>
   </x:si>
   <x:si>
     <x:t>29/11/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,008,419.29</x:t>
-[...17 lines deleted...]
-    <x:t>$3,006,035.18</x:t>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,011,616.55</x:t>
   </x:si>
   <x:si>
     <x:t>Llitst Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0281251</x:t>
   </x:si>
   <x:si>
     <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>28/06/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.84%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,985,763.75</x:t>
+    <x:t>$2,998,409.25</x:t>
   </x:si>
   <x:si>
     <x:t>Electricite De France Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325306</x:t>
   </x:si>
   <x:si>
     <x:t>5.64%</x:t>
   </x:si>
   <x:si>
     <x:t>28/08/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,976,318.48</x:t>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,979,464.65</x:t>
   </x:si>
   <x:si>
     <x:t>Etsa Utilities Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310118</x:t>
   </x:si>
   <x:si>
     <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,970,636.94</x:t>
+    <x:t>$2,976,000.69</x:t>
   </x:si>
   <x:si>
     <x:t>Vonovia Se</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325645</x:t>
   </x:si>
   <x:si>
     <x:t>5.27%</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,925,100.11</x:t>
+    <x:t>$2,929,960.41</x:t>
   </x:si>
   <x:si>
     <x:t>Nsw Electricity Networks Finance Pty Lt</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0274645</x:t>
   </x:si>
   <x:si>
     <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>23/09/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,906,444.40</x:t>
+    <x:t>$2,915,380.10</x:t>
   </x:si>
   <x:si>
     <x:t>Mirvac Group Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0332237</x:t>
   </x:si>
   <x:si>
     <x:t>18/03/2036</x:t>
   </x:si>
   <x:si>
     <x:t>0.81%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,898,121.41</x:t>
+    <x:t>$2,900,389.72</x:t>
   </x:si>
   <x:si>
     <x:t>AU0000078644</x:t>
   </x:si>
   <x:si>
     <x:t>3.05%</x:t>
   </x:si>
   <x:si>
     <x:t>26/02/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,881,250.83</x:t>
+    <x:t>$2,891,086.00</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0326064</x:t>
   </x:si>
   <x:si>
     <x:t>18/09/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,873,705.10</x:t>
+    <x:t>$2,881,077.72</x:t>
   </x:si>
   <x:si>
     <x:t>Brisbane Airport Corp Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307544</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2034</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,843,709.21</x:t>
+    <x:t>$2,844,952.10</x:t>
   </x:si>
   <x:si>
     <x:t>Electranet Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283034</x:t>
   </x:si>
   <x:si>
     <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>15/12/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.79%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,812,536.55</x:t>
+    <x:t>$2,821,234.81</x:t>
   </x:si>
   <x:si>
     <x:t>Cpif Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0275501</x:t>
   </x:si>
   <x:si>
     <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>28/10/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,783,816.97</x:t>
+    <x:t>$2,790,606.44</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0272854</x:t>
   </x:si>
   <x:si>
     <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>30/12/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,783,283.24</x:t>
+    <x:t>$2,789,624.32</x:t>
   </x:si>
   <x:si>
     <x:t>Agl Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0326445</x:t>
   </x:si>
   <x:si>
     <x:t>30/09/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,759,763.85</x:t>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,764,104.91</x:t>
   </x:si>
   <x:si>
     <x:t>Pacific National Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0282812</x:t>
   </x:si>
   <x:si>
     <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>08/09/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBB-</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,673,406.44</x:t>
+    <x:t>$2,684,645.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Financial Services Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,616,201.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,599,157.57</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306140</x:t>
   </x:si>
   <x:si>
     <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,656,171.51</x:t>
-[...17 lines deleted...]
-    <x:t>$2,609,379.83</x:t>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,579,065.22</x:t>
   </x:si>
   <x:si>
     <x:t>Powerco Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334076</x:t>
   </x:si>
   <x:si>
     <x:t>6.43%</x:t>
   </x:si>
   <x:si>
     <x:t>28/04/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.72%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,566,233.06</x:t>
+    <x:t>$2,567,513.11</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Rail Track Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310332</x:t>
   </x:si>
   <x:si>
     <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,529,702.39</x:t>
+    <x:t>$2,535,734.49</x:t>
   </x:si>
   <x:si>
     <x:t>Arc Infrastructure Wa Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0309870</x:t>
   </x:si>
   <x:si>
     <x:t>6.02%</x:t>
   </x:si>
   <x:si>
     <x:t>27/05/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,526,651.09</x:t>
+    <x:t>$2,529,466.21</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0308146</x:t>
   </x:si>
   <x:si>
     <x:t>28/03/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,519,152.45</x:t>
+    <x:t>$2,522,364.73</x:t>
   </x:si>
   <x:si>
     <x:t>Region Retail Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283224</x:t>
   </x:si>
   <x:si>
     <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>24/09/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,485,262.84</x:t>
+    <x:t>$2,490,324.46</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304756</x:t>
   </x:si>
   <x:si>
     <x:t>15/07/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.69%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,466,918.53</x:t>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,404,861.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,382,524.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dwpf Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0282010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,313,504.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metropolitan Life Global Funding I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,309,836.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chc Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,246,104.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Finance Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,241,599.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,184,841.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,180,009.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0264521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,175,388.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air New Zealand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0289213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,164,235.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0250512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,164,016.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>John Deere Financial Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,146,030.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.On Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,124,741.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,107,109.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qph Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,096,330.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0252625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,070,178.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,069,653.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0275550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,062,048.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,045,502.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Energy Distribution Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,035,981.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0298867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,027,492.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,007,125.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,997,476.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0268357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,995,893.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Capital Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,994,109.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Port Of Newcastle Investments Financing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,993,624.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,992,053.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,981,164.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Sydney University</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,953,809.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,933,124.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,924,882.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optus Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,889,460.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Credit Income Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0314730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,870,302.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Life Global Funding Ii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0333904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,841,713.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,795,263.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,788,719.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0270197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,773,318.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,737,421.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sgsp Australia Assets Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,690,616.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,672,203.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,584,183.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,566,793.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patrick Terminals Bidco Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,563,924.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Queensland Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,441.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Financial Services Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/05/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,489,452.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,480,304.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,469,001.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,456,356.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Gas Networks Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,774.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,442,748.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bahn Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0248250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,440,686.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0273373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,428,197.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,387,760.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0298487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,381,269.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Exchange Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,338,723.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Appf Commercial Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,335,257.61</x:t>
   </x:si>
   <x:si>
     <x:t>Shinhan Bank Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0256113</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>30/08/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.68%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>South Korea</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,425,786.50</x:t>
-[...803 lines deleted...]
-    <x:t>$1,325,837.90</x:t>
+    <x:t>$1,327,442.49</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315083</x:t>
   </x:si>
   <x:si>
     <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,312,900.72</x:t>
+    <x:t>$1,315,059.15</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0279057</x:t>
   </x:si>
   <x:si>
     <x:t>3.15%</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,262,051.17</x:t>
+    <x:t>$1,264,649.49</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283182</x:t>
   </x:si>
   <x:si>
     <x:t>27/09/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,258,791.53</x:t>
+    <x:t>$1,263,168.75</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0267524</x:t>
   </x:si>
   <x:si>
     <x:t>17/10/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,232,736.63</x:t>
+    <x:t>$1,237,767.52</x:t>
   </x:si>
   <x:si>
     <x:t>Tabcorp Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0328789</x:t>
   </x:si>
   <x:si>
     <x:t>5.99%</x:t>
   </x:si>
   <x:si>
     <x:t>28/05/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,183,821.42</x:t>
+    <x:t>$1,186,818.32</x:t>
   </x:si>
   <x:si>
     <x:t>Qube Treasury Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316206</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,180,147.83</x:t>
+    <x:t>$1,182,814.57</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304483</x:t>
   </x:si>
   <x:si>
     <x:t>17/11/2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,134,004.11</x:t>
+    <x:t>$1,136,124.25</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0299618</x:t>
   </x:si>
   <x:si>
     <x:t>5.77%</x:t>
   </x:si>
   <x:si>
     <x:t>29/05/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,126,117.56</x:t>
+    <x:t>$1,129,505.51</x:t>
   </x:si>
   <x:si>
     <x:t>Landesbank Baden-Wuerttemberg</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311843</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,123,068.13</x:t>
+    <x:t>$1,125,896.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0279883</x:t>
   </x:si>
   <x:si>
     <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>28/04/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,112,030.74</x:t>
+    <x:t>$1,114,043.34</x:t>
   </x:si>
   <x:si>
     <x:t>Qnb Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0250363</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Qatar</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,100,161.96</x:t>
+    <x:t>$1,104,358.07</x:t>
   </x:si>
   <x:si>
     <x:t>Nsw Ports Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0313591</x:t>
   </x:si>
   <x:si>
     <x:t>5.04%</x:t>
   </x:si>
   <x:si>
     <x:t>19/09/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,093,009.19</x:t>
+    <x:t>$1,095,154.20</x:t>
   </x:si>
   <x:si>
     <x:t>Orix Australia Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327518</x:t>
   </x:si>
   <x:si>
     <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>29/10/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,090,139.76</x:t>
+    <x:t>$1,092,827.67</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0267847</x:t>
   </x:si>
   <x:si>
     <x:t>11/11/2027</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,074,658.33</x:t>
+    <x:t>$1,077,981.93</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Unity Healthcare Property Tr</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304194</x:t>
   </x:si>
   <x:si>
     <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,065,297.22</x:t>
+    <x:t>$1,070,119.02</x:t>
   </x:si>
   <x:si>
     <x:t>Downer Group Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334233</x:t>
   </x:si>
   <x:si>
     <x:t>6.49%</x:t>
   </x:si>
   <x:si>
     <x:t>28/04/2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,033,625.24</x:t>
+    <x:t>$1,035,230.44</x:t>
   </x:si>
   <x:si>
     <x:t>Mwof I Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334290</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,030,367.74</x:t>
+    <x:t>$1,033,136.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,029,979.21</x:t>
   </x:si>
   <x:si>
     <x:t>Agence France Locale</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334191</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,028,087.68</x:t>
-[...11 lines deleted...]
-    <x:t>$1,027,605.27</x:t>
+    <x:t>$1,027,153.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Network Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,025,230.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,617.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group Trust 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0333953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,238.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,244.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,389.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,385.78</x:t>
   </x:si>
   <x:si>
     <x:t>Flinders Port Holdings Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310258</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,023,695.00</x:t>
-[...74 lines deleted...]
-    <x:t>$997,772.16</x:t>
+    <x:t>$995,226.74</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0329522</x:t>
   </x:si>
   <x:si>
     <x:t>5.52%</x:t>
   </x:si>
   <x:si>
     <x:t>17/12/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$991,890.51</x:t>
+    <x:t>$992,169.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,461.39</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0326890</x:t>
   </x:si>
   <x:si>
     <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$979,355.76</x:t>
-[...14 lines deleted...]
-    <x:t>$979,055.02</x:t>
+    <x:t>$978,716.93</x:t>
   </x:si>
   <x:si>
     <x:t>Bwp Property Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327534</x:t>
   </x:si>
   <x:si>
     <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>29/10/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.27%</x:t>
-[...2 lines deleted...]
-    <x:t>$973,738.32</x:t>
+    <x:t>$975,680.79</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325652</x:t>
   </x:si>
   <x:si>
     <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$969,555.57</x:t>
+    <x:t>$969,801.29</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327336</x:t>
   </x:si>
   <x:si>
     <x:t>22/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$966,574.02</x:t>
+    <x:t>$967,079.48</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327393</x:t>
   </x:si>
   <x:si>
     <x:t>24/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$947,378.71</x:t>
+    <x:t>$947,567.15</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306132</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.26%</x:t>
-[...2 lines deleted...]
-    <x:t>$934,629.21</x:t>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$910,663.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319168</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.25%</x:t>
-[...2 lines deleted...]
-    <x:t>$898,510.65</x:t>
+    <x:t>$900,495.60</x:t>
   </x:si>
   <x:si>
     <x:t>Bng Bank Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0277895</x:t>
   </x:si>
   <x:si>
     <x:t>19/02/2032</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>$707,431.45</x:t>
+    <x:t>$709,830.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ver Finco Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,914.24</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307627</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>0.19%</x:t>
-[...17 lines deleted...]
-    <x:t>$661,058.39</x:t>
+    <x:t>$663,650.89</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group Trust 1 / Scentre Group T</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303907</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>$629,952.98</x:t>
+    <x:t>$631,209.97</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325884</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>$593,375.90</x:t>
+    <x:t>$594,730.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,004.07</x:t>
   </x:si>
   <x:si>
     <x:t>Chorus Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0302578</x:t>
   </x:si>
   <x:si>
     <x:t>5.97%</x:t>
   </x:si>
   <x:si>
     <x:t>18/09/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.15%</x:t>
-[...2 lines deleted...]
-    <x:t>$526,480.10</x:t>
+    <x:t>$527,962.11</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300531</x:t>
   </x:si>
   <x:si>
     <x:t>6.11%</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>$512,283.98</x:t>
+    <x:t>$513,703.35</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307304</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$507,569.27</x:t>
+    <x:t>$508,496.98</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0308955</x:t>
   </x:si>
   <x:si>
     <x:t>30/04/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$505,890.71</x:t>
+    <x:t>$506,766.11</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0320083</x:t>
   </x:si>
   <x:si>
     <x:t>5.68%</x:t>
   </x:si>
   <x:si>
     <x:t>27/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$499,307.19</x:t>
+    <x:t>$499,831.35</x:t>
   </x:si>
   <x:si>
     <x:t>Cip Funding Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0285310</x:t>
   </x:si>
   <x:si>
     <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>16/12/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>$485,224.63</x:t>
+    <x:t>$486,776.59</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319176</x:t>
   </x:si>
   <x:si>
     <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>$465,464.79</x:t>
+    <x:t>$466,033.12</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0276707</x:t>
   </x:si>
   <x:si>
     <x:t>14/12/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$462,046.11</x:t>
+    <x:t>$463,148.40</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307635</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$453,806.67</x:t>
+    <x:t>$454,545.54</x:t>
   </x:si>
   <x:si>
     <x:t>Wesfarmers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0281053</x:t>
   </x:si>
   <x:si>
     <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$445,378.46</x:t>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$445,875.43</x:t>
   </x:si>
   <x:si>
     <x:t>Gta Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316156</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.12%</x:t>
-[...2 lines deleted...]
-    <x:t>$428,638.96</x:t>
+    <x:t>$429,775.27</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334159</x:t>
   </x:si>
   <x:si>
     <x:t>5.94%</x:t>
   </x:si>
   <x:si>
     <x:t>30/04/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>$376,407.74</x:t>
+    <x:t>$377,368.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,047.41</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315836</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>$300,632.22</x:t>
+    <x:t>$301,280.77</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie University</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0256279</x:t>
   </x:si>
   <x:si>
-    <x:t>3.50%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/09/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>$224,276.50</x:t>
+    <x:t>$224,836.14</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283414</x:t>
   </x:si>
   <x:si>
     <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,414.10</x:t>
+    <x:t>$174,621.54</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322196</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,999.60</x:t>
+    <x:t>$100,366.24</x:t>
   </x:si>
   <x:si>
     <x:t>AU0000053241</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2029</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>$84,138.68</x:t>
+    <x:t>$83,127.62</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312536</x:t>
   </x:si>
   <x:si>
     <x:t>28/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$81,060.77</x:t>
+    <x:t>$81,277.13</x:t>
   </x:si>
   <x:si>
     <x:t>Perth Airport Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307015</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,544.06</x:t>
+    <x:t>$30,610.16</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...2 lines deleted...]
-    <x:t>$14,853.11</x:t>
+    <x:t>$484,883.15</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2662,56 +2662,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78f32bc147cc470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0e64fa6f264c469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R699e3fca1eb5483a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2a48e1f00942bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf7be2c1be2dd42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R446c571ca67f492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J177"/>
+  <x:dimension ref="A1:J179"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="12" customWidth="1"/>
     <x:col min="8" max="8" width="28" customWidth="1"/>
     <x:col min="9" max="9" width="14" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
@@ -2832,109 +2832,109 @@
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I5" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J5" s="1" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
+      <x:c r="G6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
@@ -2948,1372 +2948,1372 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="G11" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H11" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="H12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
+      <x:c r="G13" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
@@ -4330,4048 +4330,4112 @@
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J55" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J58" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J60" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="G63" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J63" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J68" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J74" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J75" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J78" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J84" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J88" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J89" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J90" s="1" t="s">
         <x:v>477</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J91" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J94" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J95" s="1" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J96" s="1" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="I98" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J98" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J101" s="1" t="s">
         <x:v>531</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J105" s="1" t="s">
         <x:v>549</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J108" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J109" s="1" t="s">
         <x:v>567</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J110" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J111" s="1" t="s">
         <x:v>575</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H114" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J114" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>594</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="H116" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J118" s="1" t="s">
         <x:v>609</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J119" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="H121" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J121" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J126" s="1" t="s">
         <x:v>642</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J128" s="1" t="s">
         <x:v>652</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>656</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="E129" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J129" s="1" t="s">
         <x:v>657</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="H132" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J132" s="1" t="s">
         <x:v>672</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="C136" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I136" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J136" s="1" t="s">
         <x:v>689</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
+      <x:c r="H139" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J139" s="1" t="s">
         <x:v>702</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="I140" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J140" s="1" t="s">
         <x:v>706</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="H141" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J141" s="1" t="s">
         <x:v>709</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="G143" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="H143" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I143" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J143" s="1" t="s">
         <x:v>718</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
+      <x:c r="H144" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J144" s="1" t="s">
         <x:v>724</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="C145" s="1" t="s">
+      <x:c r="F145" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J145" s="1" t="s">
         <x:v>728</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="C146" s="1" t="s">
+      <x:c r="F146" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="G146" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="H146" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I146" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J146" s="1" t="s">
         <x:v>733</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="E153" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G153" s="1" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="H153" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I153" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J153" s="1" t="s">
         <x:v>762</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>770</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>808</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>811</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J166" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J167" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J168" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J169" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J171" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>836</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J172" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J173" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J174" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J175" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>854</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="C176" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="D176" s="1" t="s">
+        <x:v>721</x:v>
+      </x:c>
+      <x:c r="E176" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="F176" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G176" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="H176" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I176" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J176" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="177" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A177" s="1">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="B177" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E177" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="F177" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="G177" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="H177" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I177" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J177" s="1" t="s">
         <x:v>861</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
+    </x:row>
+    <x:row r="178" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A178" s="1">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="B178" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="C178" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="D176" s="1" t="s">
+      <x:c r="D178" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E176" s="1" t="s">
+      <x:c r="E178" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="F176" s="1" t="s">
+      <x:c r="F178" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G176" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H176" s="1" t="s">
+      <x:c r="G178" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H178" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="I176" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J176" s="1" t="s">
+      <x:c r="I178" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J178" s="1" t="s">
         <x:v>863</x:v>
       </x:c>
     </x:row>
-    <x:row r="177" spans="1:10" ht="15" customHeight="1">
-      <x:c r="A177" s="2" t="s">
+    <x:row r="179" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A179" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B177" s="2" t="s">
+      <x:c r="B179" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C177" s="2" t="s">
+      <x:c r="C179" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D177" s="2" t="s">
+      <x:c r="D179" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E177" s="2" t="s">
+      <x:c r="E179" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F177" s="2" t="s">
+      <x:c r="F179" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G177" s="2" t="s">
+      <x:c r="G179" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H177" s="2" t="s">
+      <x:c r="H179" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I177" s="2" t="s">
+      <x:c r="I179" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J177" s="2" t="s">
+      <x:c r="J179" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A177:J177"/>
+    <x:mergeCell ref="A179:J179"/>
   </x:mergeCells>
 </x:worksheet>
 </file>