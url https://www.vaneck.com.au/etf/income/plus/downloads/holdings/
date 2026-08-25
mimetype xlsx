--- v6 (2026-08-02)
+++ v7 (2026-08-25)
@@ -1,2640 +1,2856 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R061fe727c13944bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e37597999fc40ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260731" sheetId="1" r:id="R446c571ca67f492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260824" sheetId="1" r:id="Ra106cd4331984df0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1615" uniqueCount="865">
-[...1 lines deleted...]
-    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 31/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1768" uniqueCount="937">
+  <x:si>
+    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 24/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Bond identifier</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market value</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group Trust 1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315844</x:t>
   </x:si>
   <x:si>
     <x:t>5.90%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
-    <x:t>1.92%</x:t>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,877,628.63</x:t>
+    <x:t>$6,890,208.96</x:t>
   </x:si>
   <x:si>
     <x:t>Ausnet Services Holdings Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0299816</x:t>
   </x:si>
   <x:si>
     <x:t>6.13%</x:t>
   </x:si>
   <x:si>
     <x:t>31/05/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.82%</x:t>
-[...2 lines deleted...]
-    <x:t>$6,512,519.31</x:t>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,512,123.15</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306017</x:t>
   </x:si>
   <x:si>
     <x:t>5.41%</x:t>
   </x:si>
   <x:si>
     <x:t>18/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>A+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.80%</x:t>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>France</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,425,430.61</x:t>
+    <x:t>$6,442,463.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,682,483.46</x:t>
   </x:si>
   <x:si>
     <x:t>Enbw International Finance Bv</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315091</x:t>
   </x:si>
   <x:si>
     <x:t>6.05%</x:t>
   </x:si>
   <x:si>
     <x:t>30/10/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.59%</x:t>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>Netherlands</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,668,597.36</x:t>
+    <x:t>$5,678,019.77</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2099</x:t>
   </x:si>
   <x:si>
-    <x:t>1.55%</x:t>
-[...2 lines deleted...]
-    <x:t>$5,525,410.00</x:t>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,522,264.00</x:t>
   </x:si>
   <x:si>
     <x:t>Woolworths Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303543</x:t>
   </x:si>
   <x:si>
     <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>18/04/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>1.44%</x:t>
-[...2 lines deleted...]
-    <x:t>$5,163,162.42</x:t>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,180,074.69</x:t>
   </x:si>
   <x:si>
     <x:t>Sydney Airport Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0308864</x:t>
   </x:si>
   <x:si>
     <x:t>19/04/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.42%</x:t>
-[...2 lines deleted...]
-    <x:t>$5,061,531.39</x:t>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,067,462.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0331312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,976,740.68</x:t>
   </x:si>
   <x:si>
     <x:t>Ausgrid Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0329258</x:t>
   </x:si>
   <x:si>
     <x:t>5.95%</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.39%</x:t>
-[...2 lines deleted...]
-    <x:t>$4,961,922.70</x:t>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,957,351.07</x:t>
   </x:si>
   <x:si>
     <x:t>Emirates Nbd Bank Pjsc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322915</x:t>
   </x:si>
   <x:si>
     <x:t>5.91%</x:t>
   </x:si>
   <x:si>
     <x:t>18/06/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.38%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>United Arab Emirates</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,927,980.12</x:t>
+    <x:t>$4,936,017.00</x:t>
   </x:si>
   <x:si>
     <x:t>Stockland Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0320091</x:t>
   </x:si>
   <x:si>
     <x:t>5.42%</x:t>
   </x:si>
   <x:si>
     <x:t>25/03/2032</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>1.37%</x:t>
-[...2 lines deleted...]
-    <x:t>$4,912,345.33</x:t>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,921,275.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electranet Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,714,281.04</x:t>
   </x:si>
   <x:si>
     <x:t>New York Life Global Funding</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0311629</x:t>
   </x:si>
   <x:si>
     <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>24/07/2029</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>1.29%</x:t>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,609,266.98</x:t>
+    <x:t>$4,619,886.28</x:t>
   </x:si>
   <x:si>
     <x:t>Westconnex Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334167</x:t>
   </x:si>
   <x:si>
     <x:t>6.41%</x:t>
   </x:si>
   <x:si>
     <x:t>30/04/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,605,376.44</x:t>
+    <x:t>$4,611,934.46</x:t>
   </x:si>
   <x:si>
     <x:t>Vicinity Centres Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0317451</x:t>
   </x:si>
   <x:si>
     <x:t>5.61%</x:t>
   </x:si>
   <x:si>
     <x:t>22/01/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,594,592.12</x:t>
+    <x:t>$4,601,603.67</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303188</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.17%</x:t>
-[...2 lines deleted...]
-    <x:t>$4,195,740.17</x:t>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,208,099.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group Trust 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0333953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,088,135.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lendlease Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0275550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,039,624.21</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Finanzas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315810</x:t>
   </x:si>
   <x:si>
     <x:t>5.87%</x:t>
   </x:si>
   <x:si>
     <x:t>28/11/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>1.12%</x:t>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>Spain</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,985,807.83</x:t>
+    <x:t>$3,989,583.79</x:t>
   </x:si>
   <x:si>
     <x:t>Gaif Bond Issuer Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0328219</x:t>
   </x:si>
   <x:si>
     <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>1.10%</x:t>
-[...2 lines deleted...]
-    <x:t>$3,931,342.39</x:t>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,935,325.26</x:t>
   </x:si>
   <x:si>
     <x:t>Aurizon Network Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0274173</x:t>
   </x:si>
   <x:si>
     <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>1.07%</x:t>
-[...2 lines deleted...]
-    <x:t>$3,823,467.11</x:t>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,829,632.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000078644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,827,251.16</x:t>
   </x:si>
   <x:si>
     <x:t>Mercury Nz Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319382</x:t>
   </x:si>
   <x:si>
     <x:t>5.25%</x:t>
   </x:si>
   <x:si>
     <x:t>21/03/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>1.05%</x:t>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>New Zealand</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,764,350.02</x:t>
-[...2 lines deleted...]
-    <x:t>Qantas Airways Ltd</x:t>
+    <x:t>$3,771,798.00</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0274280</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,748,472.15</x:t>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,763,910.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia Pacific Airports Melbourne Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,641,941.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Treasury Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0268134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,435,822.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,398,334.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,393,959.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwibank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,300,860.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brisbane Airport Corp Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,276,590.76</x:t>
   </x:si>
   <x:si>
     <x:t>Dyno Nobel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0324382</x:t>
   </x:si>
   <x:si>
     <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>1.02%</x:t>
-[...86 lines deleted...]
-    <x:t>$3,296,154.61</x:t>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,219,162.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Registry Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,202,127.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agi Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,149,742.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lonsdale Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,119,876.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,044,856.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,041,932.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qic Finance Town Centre Fund Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0309771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,041,761.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,013,721.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metropolitan Life Global Funding I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,007,427.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Llitst Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0281251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,004,569.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,002,685.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air New Zealand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0289213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,998,061.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Financial Services Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/05/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,993,618.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence France Locale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,988,724.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,977,587.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsa Utilities Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,976,207.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electricite De France Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,971,635.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vonovia Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Germany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,933,254.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aroundtown Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,931,466.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nsw Electricity Networks Finance Pty Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,921,623.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,902,673.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,878,897.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,848,301.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cpif Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0275501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,795,094.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,766,396.35</x:t>
   </x:si>
   <x:si>
     <x:t>Gpt Wholesale Office Fund No1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0284289</x:t>
   </x:si>
   <x:si>
     <x:t>3.22%</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.90%</x:t>
-[...326 lines deleted...]
-    <x:t>$2,764,104.91</x:t>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,722,826.15</x:t>
   </x:si>
   <x:si>
     <x:t>Pacific National Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0282812</x:t>
   </x:si>
   <x:si>
     <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>08/09/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>BBB-</x:t>
-[...5 lines deleted...]
-    <x:t>$2,684,645.63</x:t>
+    <x:t>$2,699,742.91</x:t>
   </x:si>
   <x:si>
     <x:t>Volkswagen Financial Services Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310308</x:t>
   </x:si>
   <x:si>
     <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>14/06/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.73%</x:t>
-[...17 lines deleted...]
-    <x:t>$2,599,157.57</x:t>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,625,236.55</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Santander Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306140</x:t>
   </x:si>
   <x:si>
-    <x:t>6.50%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>23/01/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.72%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,579,065.22</x:t>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,584,523.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mwof I Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,580,644.36</x:t>
   </x:si>
   <x:si>
     <x:t>Powerco Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334076</x:t>
   </x:si>
   <x:si>
     <x:t>6.43%</x:t>
   </x:si>
   <x:si>
     <x:t>28/04/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,567,513.11</x:t>
+    <x:t>$2,565,945.90</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Rail Track Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310332</x:t>
   </x:si>
   <x:si>
     <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.71%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,535,734.49</x:t>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,537,443.40</x:t>
   </x:si>
   <x:si>
     <x:t>Arc Infrastructure Wa Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0309870</x:t>
   </x:si>
   <x:si>
     <x:t>6.02%</x:t>
   </x:si>
   <x:si>
     <x:t>27/05/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,529,466.21</x:t>
+    <x:t>$2,534,563.59</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0308146</x:t>
   </x:si>
   <x:si>
     <x:t>28/03/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,522,364.73</x:t>
+    <x:t>$2,529,136.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0329217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,502,529.65</x:t>
   </x:si>
   <x:si>
     <x:t>Region Retail Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283224</x:t>
   </x:si>
   <x:si>
     <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>24/09/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.70%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,490,324.46</x:t>
+    <x:t>$2,496,231.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,453,878.80</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304756</x:t>
   </x:si>
   <x:si>
     <x:t>15/07/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.67%</x:t>
-[...5 lines deleted...]
-    <x:t>Natwest Markets Plc</x:t>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,408,291.99</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322477</x:t>
   </x:si>
   <x:si>
     <x:t>4.89%</x:t>
   </x:si>
   <x:si>
     <x:t>05/06/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>United Kingdom</x:t>
-[...2 lines deleted...]
-    <x:t>$2,382,524.03</x:t>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,386,863.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,380,302.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,342,760.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,301,287.78</x:t>
   </x:si>
   <x:si>
     <x:t>Dwpf Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0282010</x:t>
   </x:si>
   <x:si>
     <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.65%</x:t>
-[...20 lines deleted...]
-    <x:t>$2,309,836.85</x:t>
+    <x:t>$2,297,457.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,285,129.01</x:t>
   </x:si>
   <x:si>
     <x:t>Chc Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0279560</x:t>
   </x:si>
   <x:si>
     <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>21/04/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.63%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,246,104.05</x:t>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,248,367.43</x:t>
   </x:si>
   <x:si>
     <x:t>Toyota Finance Australia Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0317493</x:t>
   </x:si>
   <x:si>
-    <x:t>5.20%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>22/01/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,241,599.14</x:t>
+    <x:t>$2,246,501.31</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0272227</x:t>
   </x:si>
   <x:si>
     <x:t>20/05/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.61%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,184,841.72</x:t>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,190,860.34</x:t>
   </x:si>
   <x:si>
     <x:t>Origin Energy Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0313625</x:t>
   </x:si>
   <x:si>
     <x:t>26/09/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,180,009.56</x:t>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,184,629.47</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0264521</x:t>
   </x:si>
   <x:si>
     <x:t>4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>26/06/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,175,388.71</x:t>
-[...11 lines deleted...]
-    <x:t>$2,164,235.49</x:t>
+    <x:t>$2,178,528.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Appf Commercial Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,151,280.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>John Deere Financial Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,150,237.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.On Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,124,789.69</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0250512</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,164,016.72</x:t>
-[...35 lines deleted...]
-    <x:t>$2,124,741.70</x:t>
+    <x:t>$2,118,129.65</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0321008</x:t>
   </x:si>
   <x:si>
     <x:t>23/04/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,107,109.16</x:t>
+    <x:t>$2,111,155.17</x:t>
   </x:si>
   <x:si>
     <x:t>Qph Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0303949</x:t>
   </x:si>
   <x:si>
     <x:t>6.39%</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,096,330.00</x:t>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,100,054.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nsw Ports Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,092,982.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chorus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0302578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,084,762.27</x:t>
   </x:si>
   <x:si>
     <x:t>Bpce Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0252625</x:t>
   </x:si>
   <x:si>
     <x:t>26/04/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.58%</x:t>
-[...2 lines deleted...]
-    <x:t>$2,070,178.01</x:t>
+    <x:t>$2,075,917.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perth Airport Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,075,591.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Group Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,073,759.72</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0332708</x:t>
   </x:si>
   <x:si>
     <x:t>6.21%</x:t>
   </x:si>
   <x:si>
     <x:t>31/03/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,069,653.73</x:t>
-[...29 lines deleted...]
-    <x:t>$2,045,502.53</x:t>
+    <x:t>$2,071,990.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Network Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,055,494.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,045,642.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0309664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,020,971.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qube Treasury Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,190.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,661.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0268357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,003,120.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Port Of Newcastle Investments Financing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,996,901.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,996,215.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Capital Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,992,322.57</x:t>
   </x:si>
   <x:si>
     <x:t>United Energy Distribution Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0317857</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,035,981.44</x:t>
+    <x:t>$1,982,586.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Sydney University</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,953,985.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,929,709.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,911,608.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optus Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,895,057.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Credit Income Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0314730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,879,983.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Life Global Funding Ii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0333904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,844,117.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,799,098.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,791,874.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0270197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,744,487.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flinders Port Holdings Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,742,993.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,742,015.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sgsp Australia Assets Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,694,492.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group Trust 1 / Scentre Group T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,686,729.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,675,717.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0267847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,665,622.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,587,450.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,570,921.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patrick Terminals Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,566,299.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Queensland Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,564,846.87</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0298867</x:t>
   </x:si>
   <x:si>
     <x:t>5.45%</x:t>
   </x:si>
   <x:si>
     <x:t>26/04/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,027,492.98</x:t>
-[...101 lines deleted...]
-    <x:t>17/09/2032</x:t>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,524,227.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,483,871.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,459,694.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,445,963.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,444,310.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Gas Networks Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,443,163.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bahn Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0248250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,442,044.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0273373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,897.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0298487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,386,176.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Exchange Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,307.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,330,190.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,317,587.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,269,393.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,267,432.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0267524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,240,482.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,229,261.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Terminal Financing Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,220,974.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,194,957.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tabcorp Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,183.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,138,182.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0299618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,131,851.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,829.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landesbank Baden-Wuerttemberg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2029</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>$1,953,809.56</x:t>
-[...524 lines deleted...]
-    <x:t>$1,114,043.34</x:t>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,825.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Australia Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,095,956.67</x:t>
   </x:si>
   <x:si>
     <x:t>Qnb Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0250363</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028</x:t>
   </x:si>
   <x:si>
     <x:t>Qatar</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,104,358.07</x:t>
-[...41 lines deleted...]
-    <x:t>$1,077,981.93</x:t>
+    <x:t>$1,080,610.36</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Unity Healthcare Property Tr</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304194</x:t>
   </x:si>
   <x:si>
     <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>08/11/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,070,119.02</x:t>
-[...20 lines deleted...]
-    <x:t>Mwof I Finance Co Pty Ltd</x:t>
+    <x:t>$1,079,394.77</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334290</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,033,136.71</x:t>
-[...62 lines deleted...]
-    <x:t>$1,019,238.44</x:t>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,034,433.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,782.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0333920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,022,660.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,650.60</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316115</x:t>
   </x:si>
   <x:si>
     <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.28%</x:t>
-[...2 lines deleted...]
-    <x:t>$1,014,244.07</x:t>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,014,138.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fonterra Co-Operative Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,628.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0329522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/12/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$991,551.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,922.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icpf Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,225.93</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0330983</x:t>
   </x:si>
   <x:si>
     <x:t>6.00%</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,011,389.29</x:t>
-[...53 lines deleted...]
-    <x:t>$980,461.39</x:t>
+    <x:t>$983,918.58</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0326890</x:t>
   </x:si>
   <x:si>
     <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$978,716.93</x:t>
+    <x:t>$978,738.65</x:t>
   </x:si>
   <x:si>
     <x:t>Bwp Property Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327534</x:t>
   </x:si>
   <x:si>
     <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>29/10/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>$975,680.79</x:t>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,231.90</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325652</x:t>
   </x:si>
   <x:si>
     <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$969,801.29</x:t>
+    <x:t>$969,776.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327336</x:t>
   </x:si>
   <x:si>
     <x:t>22/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$967,079.48</x:t>
+    <x:t>$966,591.50</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0327393</x:t>
   </x:si>
   <x:si>
     <x:t>24/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$947,567.15</x:t>
+    <x:t>$947,838.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0268159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$914,316.96</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0306132</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>0.25%</x:t>
-[...2 lines deleted...]
-    <x:t>$910,663.17</x:t>
+    <x:t>$912,957.75</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319168</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$900,495.60</x:t>
+    <x:t>$901,117.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,583.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie University</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$774,230.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Connecteast Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$742,782.64</x:t>
   </x:si>
   <x:si>
     <x:t>Bng Bank Nv</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0277895</x:t>
   </x:si>
   <x:si>
     <x:t>19/02/2032</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.20%</x:t>
-[...2 lines deleted...]
-    <x:t>$709,830.14</x:t>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,221.31</x:t>
   </x:si>
   <x:si>
     <x:t>Ver Finco Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283059</x:t>
   </x:si>
   <x:si>
     <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>21/09/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>0.19%</x:t>
-[...2 lines deleted...]
-    <x:t>$663,914.24</x:t>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$665,074.04</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307627</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$663,650.89</x:t>
-[...14 lines deleted...]
-    <x:t>$631,209.97</x:t>
+    <x:t>$663,766.75</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325884</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.17%</x:t>
-[...2 lines deleted...]
-    <x:t>$594,730.06</x:t>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,515.90</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304772</x:t>
   </x:si>
   <x:si>
     <x:t>28/11/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.15%</x:t>
-[...17 lines deleted...]
-    <x:t>$527,962.11</x:t>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,248.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Province Of Manitoba Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,098.26</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300531</x:t>
   </x:si>
   <x:si>
     <x:t>6.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.14%</x:t>
-[...11 lines deleted...]
-    <x:t>$508,496.98</x:t>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,742.96</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0308955</x:t>
   </x:si>
   <x:si>
     <x:t>30/04/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$506,766.11</x:t>
+    <x:t>$507,917.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0314672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$503,037.05</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0320083</x:t>
   </x:si>
   <x:si>
-    <x:t>5.68%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>27/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$499,831.35</x:t>
+    <x:t>$499,495.31</x:t>
   </x:si>
   <x:si>
     <x:t>Cip Funding Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0285310</x:t>
   </x:si>
   <x:si>
     <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>16/12/2027</x:t>
   </x:si>
   <x:si>
-    <x:t>$486,776.59</x:t>
+    <x:t>$488,217.21</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319176</x:t>
   </x:si>
   <x:si>
     <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.13%</x:t>
-[...2 lines deleted...]
-    <x:t>$466,033.12</x:t>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,922.83</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0276707</x:t>
   </x:si>
   <x:si>
     <x:t>14/12/2028</x:t>
   </x:si>
   <x:si>
-    <x:t>$463,148.40</x:t>
+    <x:t>$464,369.68</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307635</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$454,545.54</x:t>
+    <x:t>$455,093.30</x:t>
   </x:si>
   <x:si>
     <x:t>Wesfarmers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0281053</x:t>
   </x:si>
   <x:si>
     <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>0.12%</x:t>
-[...2 lines deleted...]
-    <x:t>$445,875.43</x:t>
+    <x:t>$446,533.57</x:t>
   </x:si>
   <x:si>
     <x:t>Gta Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316156</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$429,775.27</x:t>
-[...14 lines deleted...]
-    <x:t>$377,368.65</x:t>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,824.89</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0326452</x:t>
   </x:si>
   <x:si>
     <x:t>30/09/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>0.09%</x:t>
-[...2 lines deleted...]
-    <x:t>$334,047.41</x:t>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,099.85</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315836</x:t>
   </x:si>
   <x:si>
-    <x:t>0.08%</x:t>
-[...11 lines deleted...]
-    <x:t>07/09/2028</x:t>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,056.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caixabank Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,592.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,055.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,397.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000053241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,365.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,521.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>$224,836.14</x:t>
-[...65 lines deleted...]
-    <x:t>$484,883.15</x:t>
+    <x:t>$249,390.43</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2662,104 +2878,104 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a2a48e1f00942bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf7be2c1be2dd42d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R446c571ca67f492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67edb89e9c594825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R479afb5b0b984aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra106cd4331984df0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J179"/>
+  <x:dimension ref="A1:J196"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="12" customWidth="1"/>
     <x:col min="8" max="8" width="28" customWidth="1"/>
     <x:col min="9" max="9" width="14" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>864</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2890,5552 +3106,6096 @@
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J13" s="1" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E22" s="1" t="s">
+      <x:c r="G22" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J52" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J55" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J56" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J58" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J60" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J61" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J62" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J63" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J64" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J68" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J78" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J93" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J94" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J95" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>506</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>497</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J98" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J101" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J107" s="1" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J108" s="1" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J110" s="1" t="s">
         <x:v>568</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J111" s="1" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="F112" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
         <x:v>579</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F115" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="D116" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>598</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>597</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J118" s="1" t="s">
         <x:v>608</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
         <x:v>610</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="F121" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G121" s="1" t="s">
+      <x:c r="H121" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J121" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E122" s="1" t="s">
+      <x:c r="F122" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J122" s="1" t="s">
         <x:v>624</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>625</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J123" s="1" t="s">
         <x:v>628</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
+      <x:c r="D125" s="1" t="s">
         <x:v>635</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
         <x:v>644</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="D128" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
+      <x:c r="F128" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J128" s="1" t="s">
         <x:v>651</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C129" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="C129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="F129" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J129" s="1" t="s">
         <x:v>655</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
         <x:v>658</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J130" s="1" t="s">
         <x:v>660</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J131" s="1" t="s">
         <x:v>665</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="C132" s="1" t="s">
+      <x:c r="F132" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
+      <x:c r="H132" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J132" s="1" t="s">
         <x:v>669</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J133" s="1" t="s">
         <x:v>673</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="F134" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
+      <x:c r="H134" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J134" s="1" t="s">
         <x:v>679</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="D135" s="1" t="s">
         <x:v>682</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="E139" s="1" t="s">
+      <x:c r="F139" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J139" s="1" t="s">
         <x:v>700</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
+      <x:c r="F140" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I140" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J140" s="1" t="s">
         <x:v>704</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="D141" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E141" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
         <x:v>708</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>701</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
+      <x:c r="D142" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E142" s="1" t="s">
+      <x:c r="F142" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="H142" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I142" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J142" s="1" t="s">
         <x:v>712</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
+        <x:v>713</x:v>
+      </x:c>
+      <x:c r="C143" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
+      <x:c r="D143" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
+      <x:c r="F143" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="G143" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="H143" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I143" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J143" s="1" t="s">
         <x:v>717</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="C144" s="1" t="s">
+      <x:c r="F144" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
+      <x:c r="H144" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J144" s="1" t="s">
         <x:v>721</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J145" s="1" t="s">
         <x:v>725</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>728</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="C146" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="D146" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G146" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="H146" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I146" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J146" s="1" t="s">
         <x:v>729</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
         <x:v>734</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="H147" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="I147" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J147" s="1" t="s">
         <x:v>735</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="D148" s="1" t="s">
         <x:v>738</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
+        <x:v>757</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="F152" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>784</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="F163" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G163" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="F163" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>810</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>813</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J166" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="D167" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E167" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="F167" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G167" s="1" t="s">
         <x:v>816</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H167" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J167" s="1" t="s">
         <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
+      <x:c r="D168" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="E168" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
-      <x:c r="D168" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E168" s="1" t="s">
+      <x:c r="F168" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G168" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="H168" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I168" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J168" s="1" t="s">
         <x:v>823</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="D169" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="D169" s="1" t="s">
+      <x:c r="E169" s="1" t="s">
         <x:v>826</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>827</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="H169" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I169" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J169" s="1" t="s">
         <x:v>828</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J171" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J172" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>844</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J173" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>850</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J174" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J175" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>857</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J176" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J177" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>865</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:10" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="D178" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="E178" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F178" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G178" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="H178" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I178" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J178" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="179" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A179" s="1">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="B179" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="E179" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="F179" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G179" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="H179" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I179" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J179" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="180" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A180" s="1">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B180" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C180" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="E180" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="F180" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G180" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="H180" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="I180" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J180" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="181" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A181" s="1">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="B181" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C181" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="D181" s="1" t="s">
+        <x:v>764</x:v>
+      </x:c>
+      <x:c r="E181" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="F181" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G181" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="H181" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I181" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J181" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="182" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A182" s="1">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="B182" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="D182" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="E182" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="F182" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G182" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="H182" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I182" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J182" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="183" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A183" s="1">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="B183" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C183" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="E183" s="1" t="s">
+        <x:v>888</x:v>
+      </x:c>
+      <x:c r="F183" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G183" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="H183" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I183" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J183" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="184" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A184" s="1">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="B184" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C184" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="D184" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E184" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="F184" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G184" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="H184" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I184" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J184" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="185" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A185" s="1">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="B185" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C185" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="E185" s="1" t="s">
+        <x:v>895</x:v>
+      </x:c>
+      <x:c r="F185" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G185" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="H185" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I185" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J185" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="186" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A186" s="1">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="B186" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="D186" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+      <x:c r="E186" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="F186" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="G186" s="1" t="s">
+        <x:v>889</x:v>
+      </x:c>
+      <x:c r="H186" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I186" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J186" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="187" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A187" s="1">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="B187" s="1" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E187" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="F187" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G187" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="H187" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I187" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J187" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="188" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A188" s="1">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="B188" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C188" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="E188" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="F188" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G188" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="H188" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I188" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J188" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="189" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A189" s="1">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B189" s="1" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C189" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="E189" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="F189" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G189" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="H189" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I189" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J189" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="190" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A190" s="1">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="B190" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E190" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="F190" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G190" s="1" t="s">
+        <x:v>916</x:v>
+      </x:c>
+      <x:c r="H190" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="I190" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J190" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="191" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A191" s="1">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="B191" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="C191" s="1" t="s">
+        <x:v>918</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
+        <x:v>919</x:v>
+      </x:c>
+      <x:c r="E191" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="F191" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G191" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="H191" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I191" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J191" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="192" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A192" s="1">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="B192" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C192" s="1" t="s">
+        <x:v>923</x:v>
+      </x:c>
+      <x:c r="D192" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E192" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="F192" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G192" s="1" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="H192" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I192" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J192" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="193" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A193" s="1">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="B193" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C193" s="1" t="s">
+        <x:v>927</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="E193" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="F193" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G193" s="1" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="H193" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I193" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J193" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="194" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A194" s="1">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="B194" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="C194" s="1" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E194" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="F194" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G194" s="1" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="H194" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I194" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J194" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="195" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A195" s="1">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="B195" s="1" t="s">
+        <x:v>933</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E195" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F195" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G178" s="1" t="s">
-[...13 lines deleted...]
-      <x:c r="A179" s="2" t="s">
+      <x:c r="G195" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+      <x:c r="H195" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B179" s="2" t="s">
+      <x:c r="I195" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J195" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A196" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C179" s="2" t="s">
+      <x:c r="B196" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D179" s="2" t="s">
+      <x:c r="C196" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E179" s="2" t="s">
+      <x:c r="D196" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F179" s="2" t="s">
+      <x:c r="E196" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G179" s="2" t="s">
+      <x:c r="F196" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H179" s="2" t="s">
+      <x:c r="G196" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I179" s="2" t="s">
+      <x:c r="H196" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J179" s="2" t="s">
+      <x:c r="I196" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J196" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A179:J179"/>
+    <x:mergeCell ref="A196:J196"/>
   </x:mergeCells>
 </x:worksheet>
 </file>