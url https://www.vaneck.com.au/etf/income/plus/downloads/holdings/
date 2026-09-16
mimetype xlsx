--- v7 (2026-08-25)
+++ v8 (2026-09-16)
@@ -1,2856 +1,2895 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e37597999fc40ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d189ca18e1c4df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260824" sheetId="1" r:id="Ra106cd4331984df0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="PLUS_asat_20260915" sheetId="1" r:id="R2866f660287f4ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1768" uniqueCount="937">
-[...1 lines deleted...]
-    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 24/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1804" uniqueCount="950">
+  <x:si>
+    <x:t>Australian Corporate Bond Plus ETF All Fund Holdings as at 15/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>Bond identifier</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Market value</x:t>
   </x:si>
   <x:si>
     <x:t>Scentre Group Trust 1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315844</x:t>
   </x:si>
   <x:si>
     <x:t>5.90%</x:t>
   </x:si>
   <x:si>
     <x:t>27/11/2034</x:t>
   </x:si>
   <x:si>
     <x:t>A</x:t>
   </x:si>
   <x:si>
-    <x:t>1.66%</x:t>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AUD</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,890,208.96</x:t>
+    <x:t>$6,717,022.50</x:t>
   </x:si>
   <x:si>
     <x:t>Ausnet Services Holdings Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0299816</x:t>
   </x:si>
   <x:si>
     <x:t>6.13%</x:t>
   </x:si>
   <x:si>
     <x:t>31/05/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>1.56%</x:t>
-[...2 lines deleted...]
-    <x:t>$6,512,123.15</x:t>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,365,227.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbw International Finance Bv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netherlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,539,557.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qantas Airways Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,517,679.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Cash Plus Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,517,259.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Woolworths Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,090,965.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sydney Airport Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,940,301.64</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3CB0306017</x:t>
+    <x:t>AU3CB0331312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,887,220.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ausgrid Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0329258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,831,092.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emirates Nbd Bank Pjsc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/06/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Arab Emirates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,826,200.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vicinity Centres Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,505,398.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westconnex Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,486,462.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alphabet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0338739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,462,023.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stockland Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/03/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,325,255.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,146,943.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group Trust 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0333953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,999,526.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Finanzas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,887,922.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaif Bond Issuer Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,857,464.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU0000078644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,714,267.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurizon Network Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,711,150.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australia Pacific Airports Melbourne Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,569,327.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coles Group Treasury Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0268134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,389,581.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Zealand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,324,669.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mirvac Group Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,302,106.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brisbane Airport Corp Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,222,133.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0319382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,212,777.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dyno Nobel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0324382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,151,259.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,129,098.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Registry Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,124,582.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agi Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,086,683.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lonsdale Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,055,168.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,018,559.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,984,272.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qic Finance Town Centre Fund Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0309771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,982,984.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air New Zealand Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0289213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,973,362.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metropolitan Life Global Funding I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,962,165.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,934,715.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,932,814.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Worley Financial Services Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/05/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,930,608.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321966</x:t>
   </x:si>
   <x:si>
     <x:t>5.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>18/01/2029</x:t>
-[...179 lines deleted...]
-    <x:t>$4,921,275.27</x:t>
+    <x:t>03/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,917,035.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etsa Utilities Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,915,147.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence France Locale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,904,836.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nsw Electricity Networks Finance Pty Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,872,559.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aroundtown Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Germany</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,850,426.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Power Networks Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,839,817.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electricite De France Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,809,798.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,796,863.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vonovia Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,796,282.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cpif Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0275501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,749,779.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agl Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,710,446.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,700,813.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gpt Wholesale Office Fund No1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,668,306.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific National Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0282812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,596,299.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mwof I Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,534,725.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Powerco Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,495,246.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arc Infrastructure Wa Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0309870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,491,509.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Rail Track Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,489,337.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,485,276.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natwest Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0329217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,477,744.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Region Retail Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,467,225.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sse Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0338416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,451,759.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banque Federative Du Credit Mutuel Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,411,588.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,361,751.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,354,211.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Santander Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0330405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,342,163.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dwpf Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0282010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,282,401.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kiwibank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,280,244.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Volkswagen Financial Services Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,250,556.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,240,618.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,239,833.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toyota Finance Australia Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,219,177.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chc Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,211,495.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,158,044.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0264521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,157,648.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Origin Energy Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,145,948.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0250512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,110,842.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Appf Commercial Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,109,754.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qph Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,069,322.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0321008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,067,281.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bpce Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0252625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,067,180.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E.On Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,065,234.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chorus Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0302578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,054,944.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nsw Ports Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0313591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,052,957.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,032,401.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Downer Group Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,029,642.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Network Finance Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0300192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,028,580.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnh Industrial Capital Australia Pty Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,741.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0333920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,001,862.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,000,225.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perth Airport Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0307015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,983,038.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0268357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,978,115.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qube Treasury Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,977,403.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0309664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,971,831.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engie Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0336550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,968,764.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,967,299.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Terminal Financing Co Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0336311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,964,028.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oncor Electric Delivery Co Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0336535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,958,907.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Port Of Newcastle Investments Financing</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0323780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,955,755.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transurban Queensland Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,954,136.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Energy Distribution Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0317857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,942,893.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0329522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/12/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,928,994.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Sydney University</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0326072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/09/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,917,322.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,904,524.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bp Capital Markets Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,899,089.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New York Life Global Funding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0325637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,893,674.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Optus Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0284875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,880,705.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0332047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,879,902.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,874,673.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0276707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,841,696.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Life Global Funding Ii</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0333904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,813,154.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Toronto-Dominion Bank/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0311553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,780,926.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0272896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,764,202.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icpf Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,729,113.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dexus Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0270197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,707,372.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flinders Port Holdings Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,699,414.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Scentre Group Trust 1 / Scentre Group T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,659,140.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,652,317.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,606,195.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0278653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/09/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,568,199.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/06/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,556,079.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,545,959.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Patrick Terminals Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,534,240.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0306140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,526,325.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0316115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,484,127.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0303576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/11/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,437,502.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,417,677.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0310373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,415,689.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Bahn Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0248250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/10/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,413,151.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Gas Networks Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0320380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,412,711.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0312833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,891.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0273373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,404,506.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0298487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,376,777.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Hall Exchange Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,319,260.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0315083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,302,242.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shinhan Bank Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0256113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,375.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0283182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,258,914.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31/03/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,245,860.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0267524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,225,336.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cdc Data Centres Australia Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0337772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/07/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,866.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0322568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,211,491.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,200,436.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Llitst Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0281251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,192,022.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tabcorp Finance Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0328789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,170,198.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telefonica Emisiones Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0336865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,010.71</x:t>
   </x:si>
   <x:si>
     <x:t>Electranet Pty Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3CB0283034</x:t>
-[...1619 lines deleted...]
-    <x:t>$1,564,846.87</x:t>
+    <x:t>AU3CB0318343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,165,905.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0299618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/05/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,760.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/11/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,112,947.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0279883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,094,708.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orix Australia Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087,974.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qnb Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0250363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/02/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qatar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,077,807.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Unity Healthcare Property Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0304194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,235.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ventia Finco Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,041,787.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0334290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,012,327.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0308880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,004,132.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003,667.45</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0298867</x:t>
   </x:si>
   <x:si>
     <x:t>5.45%</x:t>
   </x:si>
   <x:si>
     <x:t>26/04/2030</x:t>
   </x:si>
   <x:si>
-    <x:t>0.37%</x:t>
-[...395 lines deleted...]
-    <x:t>05/12/2033</x:t>
+    <x:t>$1,001,971.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commerzbank Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$996,920.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ver Finco Pty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$994,444.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nationwide Building Society</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0335826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,125.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0337467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/07/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,014,138.38</x:t>
+    <x:t>$984,149.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0338424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$973,187.28</x:t>
   </x:si>
   <x:si>
     <x:t>Fonterra Co-Operative Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0321735</x:t>
   </x:si>
   <x:si>
     <x:t>5.24%</x:t>
   </x:si>
   <x:si>
     <x:t>19/05/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$991,628.69</x:t>
-[...14 lines deleted...]
-    <x:t>$991,551.56</x:t>
+    <x:t>$972,513.91</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0328656</x:t>
   </x:si>
   <x:si>
     <x:t>26/11/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$990,922.21</x:t>
-[...14 lines deleted...]
-    <x:t>$986,225.93</x:t>
+    <x:t>$970,925.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0336568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$968,784.58</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0330983</x:t>
   </x:si>
   <x:si>
     <x:t>6.00%</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$983,918.58</x:t>
+    <x:t>$967,094.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bwp Property Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,152.70</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0326890</x:t>
   </x:si>
   <x:si>
     <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$978,738.65</x:t>
-[...11 lines deleted...]
-    <x:t>29/10/2030</x:t>
+    <x:t>$952,732.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/10/2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>$977,231.90</x:t>
+    <x:t>$942,296.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0327393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,001.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325652</x:t>
   </x:si>
   <x:si>
     <x:t>5.72%</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$969,776.18</x:t>
-[...17 lines deleted...]
-    <x:t>$947,838.57</x:t>
+    <x:t>$914,926.76</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0268159</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>$914,316.96</x:t>
-[...8 lines deleted...]
-    <x:t>$912,957.75</x:t>
+    <x:t>$901,037.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0274017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/08/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$863,874.05</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319168</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>$901,117.29</x:t>
-[...14 lines deleted...]
-    <x:t>$888,583.92</x:t>
+    <x:t>$858,712.17</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie University</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0256279</x:t>
   </x:si>
   <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/09/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>$774,230.49</x:t>
+    <x:t>$755,288.83</x:t>
   </x:si>
   <x:si>
     <x:t>Connecteast Finance Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0310795</x:t>
   </x:si>
   <x:si>
     <x:t>27/06/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
-    <x:t>$742,782.64</x:t>
-[...20 lines deleted...]
-    <x:t>Ver Finco Pty Ltd</x:t>
+    <x:t>$729,447.69</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283059</x:t>
   </x:si>
   <x:si>
     <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>21/09/2028</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>$665,074.04</x:t>
+    <x:t>$660,645.23</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307627</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>$663,766.75</x:t>
+    <x:t>$627,844.12</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0325884</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>$595,515.90</x:t>
+    <x:t>$572,025.73</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0304772</x:t>
   </x:si>
   <x:si>
     <x:t>28/11/2033</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>$535,248.44</x:t>
+    <x:t>$523,124.45</x:t>
   </x:si>
   <x:si>
     <x:t>Province Of Manitoba Canada</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0312734</x:t>
   </x:si>
   <x:si>
     <x:t>4.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>$535,098.26</x:t>
+    <x:t>$508,299.38</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0300531</x:t>
   </x:si>
   <x:si>
     <x:t>6.11%</x:t>
   </x:si>
   <x:si>
+    <x:t>$507,805.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0314672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/10/2029</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>$514,742.96</x:t>
-[...23 lines deleted...]
-    <x:t>$503,037.05</x:t>
+    <x:t>$497,356.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Newcastle Coal Infrastructure Group Pty</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0338150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,463.09</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0320083</x:t>
   </x:si>
   <x:si>
     <x:t>27/03/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>$499,495.31</x:t>
-[...14 lines deleted...]
-    <x:t>$488,217.21</x:t>
+    <x:t>$487,663.44</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0319176</x:t>
   </x:si>
   <x:si>
-    <x:t>5.70%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/03/2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>$465,922.83</x:t>
-[...8 lines deleted...]
-    <x:t>$464,369.68</x:t>
+    <x:t>$441,323.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesfarmers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0281053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$437,984.58</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0307635</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>$455,093.30</x:t>
-[...14 lines deleted...]
-    <x:t>$446,533.57</x:t>
+    <x:t>$433,839.79</x:t>
   </x:si>
   <x:si>
     <x:t>Gta Finance Co Pty Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0316156</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2029</x:t>
   </x:si>
   <x:si>
+    <x:t>$425,919.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3CB0337764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/07/2032</x:t>
+  </x:si>
+  <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>$430,824.89</x:t>
+    <x:t>$394,405.97</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0326452</x:t>
   </x:si>
   <x:si>
     <x:t>30/09/2035</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>$333,099.85</x:t>
+    <x:t>$324,759.46</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0315836</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>$302,056.11</x:t>
+    <x:t>$298,390.09</x:t>
   </x:si>
   <x:si>
     <x:t>Caixabank Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0334902</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>$204,592.97</x:t>
+    <x:t>$200,934.74</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0283414</x:t>
   </x:si>
   <x:si>
     <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>15/11/2031</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>$175,055.06</x:t>
+    <x:t>$171,260.58</x:t>
   </x:si>
   <x:si>
     <x:t>AU3CB0322196</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>$100,397.18</x:t>
+    <x:t>$95,572.41</x:t>
   </x:si>
   <x:si>
     <x:t>AU0000053241</x:t>
   </x:si>
   <x:si>
     <x:t>31/07/2029</x:t>
   </x:si>
   <x:si>
-    <x:t>$83,365.29</x:t>
-[...8 lines deleted...]
-    <x:t>$81,521.74</x:t>
+    <x:t>$82,403.52</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.06%</x:t>
-[...2 lines deleted...]
-    <x:t>$249,390.43</x:t>
+    <x:t>$94,476.44</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2878,104 +2917,104 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67edb89e9c594825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R479afb5b0b984aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra106cd4331984df0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf7ec21d52c0445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf383fb4bcd684670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2866f660287f4ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J196"/>
+  <x:dimension ref="A1:J200"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="22" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="12" customWidth="1"/>
     <x:col min="8" max="8" width="28" customWidth="1"/>
     <x:col min="9" max="9" width="14" customWidth="1"/>
     <x:col min="10" max="10" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="J1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:10" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>936</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3074,6128 +3113,6256 @@
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="H6" s="1" t="s">
+      <x:c r="I6" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J6" s="1" t="s">
         <x:v>34</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
+      <x:c r="G7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J7" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J8" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="G9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="G11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>66</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="G16" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:10" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:10" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:10" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:10" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:10" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:10" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:10" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:10" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:10" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:10" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:10" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:10" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:10" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:10" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:10" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:10" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="G39" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:10" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:10" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:10" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:10" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:10" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:10" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:10" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:10" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E47" s="1" t="s">
+      <x:c r="I47" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:10" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>14</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:10" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:10" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:10" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:10" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J52" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:10" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:10" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:10" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J55" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:10" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>16</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:10" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:10" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:10" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:10" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:10" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J61" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:10" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="I62" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J62" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:10" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:10" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:10" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:10" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:10" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:10" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:10" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J69" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:10" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:10" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J71" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:10" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:10" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J73" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:10" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J74" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:10" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:10" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:10" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:10" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:10" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J79" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:10" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:10" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:10" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:10" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:10" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J84" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:10" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J85" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:10" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J86" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:10" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:10" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:10" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:10" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:10" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:10" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:10" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>490</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:10" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J94" s="1" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:10" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J95" s="1" t="s">
         <x:v>499</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:10" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:10" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:10" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:10" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J99" s="1" t="s">
         <x:v>515</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:10" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J100" s="1" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:10" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J101" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:10" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J102" s="1" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:10" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J103" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:10" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J104" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:10" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="D105" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J105" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:10" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="F106" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J106" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:10" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J107" s="1" t="s">
         <x:v>553</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:10" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:10" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:10" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:10" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="D111" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J111" s="1" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:10" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J112" s="1" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:10" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J113" s="1" t="s">
         <x:v>582</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:10" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>584</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G114" s="1" t="s">
+      <x:c r="I114" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J114" s="1" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:10" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
         <x:v>592</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:10" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:10" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J117" s="1" t="s">
         <x:v>603</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:10" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
+      <x:c r="D118" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:10" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="F119" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G119" s="1" t="s">
+      <x:c r="H119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J119" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:10" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>614</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:10" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:10" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="E122" s="1" t="s">
+      <x:c r="F122" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
         <x:v>623</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>619</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:10" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="D123" s="1" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>622</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:10" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="D124" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="E124" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
+      <x:c r="F124" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
         <x:v>632</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>619</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:10" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J125" s="1" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:10" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J126" s="1" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:10" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="F127" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
+      <x:c r="H127" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I127" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J127" s="1" t="s">
         <x:v>645</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:10" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="F128" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
+      <x:c r="H128" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J128" s="1" t="s">
         <x:v>650</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>651</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:10" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
+      <x:c r="F129" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
         <x:v>654</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:10" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="D130" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="E130" s="1" t="s">
+      <x:c r="F130" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J130" s="1" t="s">
         <x:v>659</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:10" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
+      <x:c r="F131" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="I131" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J131" s="1" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:10" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:10" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J133" s="1" t="s">
         <x:v>672</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:10" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="C134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="F134" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J134" s="1" t="s">
         <x:v>676</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:10" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J135" s="1" t="s">
         <x:v>680</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:10" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I136" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J136" s="1" t="s">
         <x:v>686</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:10" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>691</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:10" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E138" s="1" t="s">
+      <x:c r="F138" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="H138" s="1" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:10" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:10" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:10" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="E141" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:10" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:10" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:10" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:10" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:10" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:10" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
         <x:v>730</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:10" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:10" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C149" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="C149" s="1" t="s">
+      <x:c r="D149" s="1" t="s">
         <x:v>742</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:10" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="C150" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="C150" s="1" t="s">
+      <x:c r="D150" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E150" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="D150" s="1" t="s">
+      <x:c r="F150" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="G150" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="I150" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J150" s="1" t="s">
         <x:v>748</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:10" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
+        <x:v>749</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E151" s="1" t="s">
+      <x:c r="F151" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G151" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="F151" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G151" s="1" t="s">
+      <x:c r="H151" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I151" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J151" s="1" t="s">
         <x:v>753</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:10" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:10" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:10" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:10" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:10" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:10" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>779</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
+        <x:v>780</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="F157" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G157" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H157" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:10" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:10" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:10" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:10" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="C161" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="D161" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="E161" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="F161" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G161" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="C161" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:10" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F162" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G162" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="H162" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="I162" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J162" s="1" t="s">
         <x:v>801</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>803</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:10" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E163" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="F163" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G163" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
-      <x:c r="D163" s="1" t="s">
+      <x:c r="H163" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I163" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J163" s="1" t="s">
         <x:v>805</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>807</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:10" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
         <x:v>808</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>809</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>809</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:10" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="F165" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G165" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H165" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:10" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J166" s="1" t="s">
         <x:v>817</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:10" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J167" s="1" t="s">
         <x:v>820</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:10" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J168" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>824</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:10" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J169" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:10" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
         <x:v>833</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:10" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C171" s="1" t="s">
         <x:v>834</x:v>
       </x:c>
-      <x:c r="C171" s="1" t="s">
+      <x:c r="D171" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E171" s="1" t="s">
         <x:v>835</x:v>
       </x:c>
-      <x:c r="D171" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E171" s="1" t="s">
+      <x:c r="F171" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G171" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="F171" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G171" s="1" t="s">
+      <x:c r="H171" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I171" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J171" s="1" t="s">
         <x:v>837</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:10" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C172" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
         <x:v>839</x:v>
       </x:c>
-      <x:c r="C172" s="1" t="s">
+      <x:c r="F172" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G172" s="1" t="s">
+        <x:v>836</x:v>
+      </x:c>
+      <x:c r="H172" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I172" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J172" s="1" t="s">
         <x:v>840</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>844</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:10" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J173" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>844</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:10" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J174" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:10" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J175" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>853</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:10" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J176" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:10" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="C177" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="D177" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="E177" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="F177" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="G177" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="H177" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I177" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J177" s="1" t="s">
         <x:v>862</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>865</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:10" ht="15" customHeight="1">
       <x:c r="A178" s="1">
         <x:v>175</x:v>
       </x:c>
       <x:c r="B178" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C178" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="D178" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E178" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="F178" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G178" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="D178" s="1" t="s">
+      <x:c r="H178" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I178" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J178" s="1" t="s">
         <x:v>867</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:10" ht="15" customHeight="1">
       <x:c r="A179" s="1">
         <x:v>176</x:v>
       </x:c>
       <x:c r="B179" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="C179" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="D179" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="E179" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
-      <x:c r="C179" s="1" t="s">
+      <x:c r="F179" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G179" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
-      <x:c r="D179" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E179" s="1" t="s">
+      <x:c r="H179" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I179" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J179" s="1" t="s">
         <x:v>872</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:10" ht="15" customHeight="1">
       <x:c r="A180" s="1">
         <x:v>177</x:v>
       </x:c>
       <x:c r="B180" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C180" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="D180" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="E180" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="D180" s="1" t="s">
+      <x:c r="F180" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G180" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="H180" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I180" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J180" s="1" t="s">
         <x:v>875</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:10" ht="15" customHeight="1">
       <x:c r="A181" s="1">
         <x:v>178</x:v>
       </x:c>
       <x:c r="B181" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C181" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="D181" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E181" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="F181" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G181" s="1" t="s">
         <x:v>878</x:v>
       </x:c>
-      <x:c r="D181" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E181" s="1" t="s">
+      <x:c r="H181" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="I181" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J181" s="1" t="s">
         <x:v>879</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>880</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:10" ht="15" customHeight="1">
       <x:c r="A182" s="1">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B182" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C182" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="D182" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E182" s="1" t="s">
         <x:v>881</x:v>
       </x:c>
-      <x:c r="C182" s="1" t="s">
+      <x:c r="F182" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G182" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="D182" s="1" t="s">
+      <x:c r="H182" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I182" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J182" s="1" t="s">
         <x:v>883</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:10" ht="15" customHeight="1">
       <x:c r="A183" s="1">
         <x:v>180</x:v>
       </x:c>
       <x:c r="B183" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="C183" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="D183" s="1" t="s">
         <x:v>886</x:v>
       </x:c>
-      <x:c r="D183" s="1" t="s">
+      <x:c r="E183" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="F183" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G183" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="H183" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="I183" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J183" s="1" t="s">
         <x:v>887</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:10" ht="15" customHeight="1">
       <x:c r="A184" s="1">
         <x:v>181</x:v>
       </x:c>
       <x:c r="B184" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C184" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="D184" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="E184" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="F184" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G184" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="H184" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="I184" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="J184" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>890</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:10" ht="15" customHeight="1">
       <x:c r="A185" s="1">
         <x:v>182</x:v>
       </x:c>
       <x:c r="B185" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C185" s="1" t="s">
+        <x:v>891</x:v>
+      </x:c>
+      <x:c r="D185" s="1" t="s">
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="E185" s="1" t="s">
+        <x:v>893</x:v>
+      </x:c>
+      <x:c r="F185" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G185" s="1" t="s">
         <x:v>894</x:v>
       </x:c>
-      <x:c r="D185" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E185" s="1" t="s">
+      <x:c r="H185" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="I185" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J185" s="1" t="s">
         <x:v>895</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>896</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:10" ht="15" customHeight="1">
       <x:c r="A186" s="1">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B186" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="C186" s="1" t="s">
         <x:v>897</x:v>
       </x:c>
-      <x:c r="C186" s="1" t="s">
+      <x:c r="D186" s="1" t="s">
         <x:v>898</x:v>
       </x:c>
-      <x:c r="D186" s="1" t="s">
+      <x:c r="E186" s="1" t="s">
         <x:v>899</x:v>
       </x:c>
-      <x:c r="E186" s="1" t="s">
+      <x:c r="F186" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G186" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="H186" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I186" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J186" s="1" t="s">
         <x:v>900</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>901</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:10" ht="15" customHeight="1">
       <x:c r="A187" s="1">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B187" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C187" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="D187" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="E187" s="1" t="s">
         <x:v>902</x:v>
       </x:c>
-      <x:c r="C187" s="1" t="s">
+      <x:c r="F187" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="G187" s="1" t="s">
+        <x:v>894</x:v>
+      </x:c>
+      <x:c r="H187" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I187" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J187" s="1" t="s">
         <x:v>903</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>906</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:10" ht="15" customHeight="1">
       <x:c r="A188" s="1">
         <x:v>185</x:v>
       </x:c>
       <x:c r="B188" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C188" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="D188" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E188" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="F188" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G188" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="H188" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I188" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J188" s="1" t="s">
         <x:v>907</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>910</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:10" ht="15" customHeight="1">
       <x:c r="A189" s="1">
         <x:v>186</x:v>
       </x:c>
       <x:c r="B189" s="1" t="s">
-        <x:v>12</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="C189" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+      <x:c r="D189" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="E189" s="1" t="s">
         <x:v>911</x:v>
       </x:c>
-      <x:c r="D189" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F189" s="1" t="s">
-        <x:v>16</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="G189" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="H189" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I189" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J189" s="1" t="s">
         <x:v>912</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>913</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:10" ht="15" customHeight="1">
       <x:c r="A190" s="1">
         <x:v>187</x:v>
       </x:c>
       <x:c r="B190" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C190" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="D190" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="E190" s="1" t="s">
         <x:v>914</x:v>
       </x:c>
-      <x:c r="C190" s="1" t="s">
+      <x:c r="F190" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G190" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="H190" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I190" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J190" s="1" t="s">
         <x:v>915</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>917</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:10" ht="15" customHeight="1">
       <x:c r="A191" s="1">
         <x:v>188</x:v>
       </x:c>
       <x:c r="B191" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>916</x:v>
       </x:c>
       <x:c r="C191" s="1" t="s">
+        <x:v>917</x:v>
+      </x:c>
+      <x:c r="D191" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E191" s="1" t="s">
         <x:v>918</x:v>
       </x:c>
-      <x:c r="D191" s="1" t="s">
+      <x:c r="F191" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G191" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="H191" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I191" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J191" s="1" t="s">
         <x:v>919</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:10" ht="15" customHeight="1">
       <x:c r="A192" s="1">
         <x:v>189</x:v>
       </x:c>
       <x:c r="B192" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="C192" s="1" t="s">
+        <x:v>920</x:v>
+      </x:c>
+      <x:c r="D192" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="E192" s="1" t="s">
+        <x:v>921</x:v>
+      </x:c>
+      <x:c r="F192" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G192" s="1" t="s">
+        <x:v>922</x:v>
+      </x:c>
+      <x:c r="H192" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I192" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J192" s="1" t="s">
         <x:v>923</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>926</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:10" ht="15" customHeight="1">
       <x:c r="A193" s="1">
         <x:v>190</x:v>
       </x:c>
       <x:c r="B193" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C193" s="1" t="s">
+        <x:v>924</x:v>
+      </x:c>
+      <x:c r="D193" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="E193" s="1" t="s">
+        <x:v>925</x:v>
+      </x:c>
+      <x:c r="F193" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G193" s="1" t="s">
+        <x:v>926</x:v>
+      </x:c>
+      <x:c r="H193" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I193" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J193" s="1" t="s">
         <x:v>927</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>929</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:10" ht="15" customHeight="1">
       <x:c r="A194" s="1">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>12</x:v>
       </x:c>
       <x:c r="C194" s="1" t="s">
+        <x:v>928</x:v>
+      </x:c>
+      <x:c r="D194" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E194" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="F194" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G194" s="1" t="s">
+        <x:v>929</x:v>
+      </x:c>
+      <x:c r="H194" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I194" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J194" s="1" t="s">
         <x:v>930</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>932</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:10" ht="15" customHeight="1">
       <x:c r="A195" s="1">
         <x:v>192</x:v>
       </x:c>
       <x:c r="B195" s="1" t="s">
+        <x:v>931</x:v>
+      </x:c>
+      <x:c r="C195" s="1" t="s">
+        <x:v>932</x:v>
+      </x:c>
+      <x:c r="D195" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E195" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="F195" s="1" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="G195" s="1" t="s">
         <x:v>933</x:v>
       </x:c>
-      <x:c r="C195" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F195" s="1" t="s">
+      <x:c r="H195" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="I195" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J195" s="1" t="s">
+        <x:v>934</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="196" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A196" s="1">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="B196" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C196" s="1" t="s">
+        <x:v>935</x:v>
+      </x:c>
+      <x:c r="D196" s="1" t="s">
+        <x:v>936</x:v>
+      </x:c>
+      <x:c r="E196" s="1" t="s">
+        <x:v>937</x:v>
+      </x:c>
+      <x:c r="F196" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G196" s="1" t="s">
+        <x:v>938</x:v>
+      </x:c>
+      <x:c r="H196" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I196" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J196" s="1" t="s">
+        <x:v>939</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="197" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A197" s="1">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="B197" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="C197" s="1" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="D197" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E197" s="1" t="s">
+        <x:v>941</x:v>
+      </x:c>
+      <x:c r="F197" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="G197" s="1" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="H197" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I197" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J197" s="1" t="s">
+        <x:v>943</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="198" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A198" s="1">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="B198" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C198" s="1" t="s">
+        <x:v>944</x:v>
+      </x:c>
+      <x:c r="D198" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="E198" s="1" t="s">
+        <x:v>945</x:v>
+      </x:c>
+      <x:c r="F198" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="G198" s="1" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="H198" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="I198" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J198" s="1" t="s">
+        <x:v>946</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="199" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A199" s="1">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="B199" s="1" t="s">
+        <x:v>947</x:v>
+      </x:c>
+      <x:c r="C199" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D199" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E199" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="F199" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G195" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H195" s="1" t="s">
+      <x:c r="G199" s="1" t="s">
+        <x:v>942</x:v>
+      </x:c>
+      <x:c r="H199" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I195" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="A196" s="2" t="s">
+      <x:c r="I199" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="J199" s="1" t="s">
+        <x:v>948</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="200" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A200" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="B196" s="2" t="s">
+      <x:c r="B200" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C196" s="2" t="s">
+      <x:c r="C200" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D196" s="2" t="s">
+      <x:c r="D200" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E196" s="2" t="s">
+      <x:c r="E200" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F196" s="2" t="s">
+      <x:c r="F200" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G196" s="2" t="s">
+      <x:c r="G200" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H196" s="2" t="s">
+      <x:c r="H200" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I196" s="2" t="s">
+      <x:c r="I200" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J196" s="2" t="s">
+      <x:c r="J200" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:J1"/>
     <x:mergeCell ref="A2:J2"/>
-    <x:mergeCell ref="A196:J196"/>
+    <x:mergeCell ref="A200:J200"/>
   </x:mergeCells>
 </x:worksheet>
 </file>