--- v0 (2026-04-26)
+++ v1 (2026-05-26)
@@ -1,1692 +1,1695 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0013779ff01a4274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb1723534184e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RMBS_asat_20260424" sheetId="1" r:id="R7559fcf81fa14edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RMBS_asat_20260526" sheetId="1" r:id="Ra48ff9ac4916454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="820" uniqueCount="549">
-[...1 lines deleted...]
-    <x:t>VanEck Australian RMBS ETF All Fund Holdings as at  24/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="550">
+  <x:si>
+    <x:t>VanEck Australian RMBS ETF All Fund Holdings as at  26/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Idol 2023-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0079703</x:t>
   </x:si>
   <x:si>
-    <x:t>5.21%</x:t>
+    <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>17/11/2053</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>3.3432</x:t>
-[...2 lines deleted...]
-    <x:t>$952,963.16</x:t>
+    <x:t>3.3797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,001,350.59</x:t>
   </x:si>
   <x:si>
     <x:t>Firstmac Mortgage Funding Trust No. 4 S</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084703</x:t>
   </x:si>
   <x:si>
     <x:t>5.28%</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2055</x:t>
   </x:si>
   <x:si>
-    <x:t>3.1408</x:t>
-[...2 lines deleted...]
-    <x:t>$895,261.95</x:t>
+    <x:t>2.9024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$859,925.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2025-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,826.52</x:t>
   </x:si>
   <x:si>
     <x:t>Resimac Premier Series 2025-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0097960</x:t>
   </x:si>
   <x:si>
     <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7318</x:t>
-[...2 lines deleted...]
-    <x:t>$778,685.60</x:t>
+    <x:t>2.5357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$751,269.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/10/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,172.63</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Series 2025-2</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0101531</x:t>
   </x:si>
   <x:si>
+    <x:t>25/04/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,831.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No.4 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,867.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/09/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,169.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,887.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/10/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,272.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$619,348.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2026-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,705.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2026-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0128</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,364.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2024-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,274.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$566,301.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Trobe Financial Capital Markets Trus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,195.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-2 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,540.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sapphire Xxxiii Series 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,105.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2025-1 Sme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,629.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,577.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepper Residential Securities Trust No.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$469,958.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Bastille Trust Series 2025-2nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,591.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2023-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,630.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afg 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,832.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/05/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,443.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,137.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,900.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2024-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,374.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idol 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,035.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,206.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,439.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,420.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afg 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,222.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ma Money Residential Securitisation Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,848.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barton Series 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,051.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Reds Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/03/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,102.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,815.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Prime Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/05/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,771.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2023-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,354.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,616.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conquest 2023-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,393.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2024-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,033.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2021-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,361.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,355.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2022-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,200.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2023-1 Harvey Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,802.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redzed Trust Series 2024-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,664.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conquest 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,304.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-2 Reds Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,121.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2025-1 Harvey Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,609.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/05/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,500.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingfisher Trust 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0048559</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>25/04/2058</x:t>
-[...218 lines deleted...]
-    <x:t>AU3FN0096061</x:t>
+    <x:t>19/05/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,139.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Osmium Series 2024-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/03/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,904.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Think Tank Residential Series 2026-1 Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,350.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepper Prime 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,986.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orde Series 2026-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,893.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Medallion Trust Series 2017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0035960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,856.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/04/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,607.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,515.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Think Tank Residential Series 2024-2 Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,767.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Think Tank Residential Seri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,422.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,049.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Harvey Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,487.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2021-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,805.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crimson Bond Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,775.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,136.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Think Tank Residential Series 2025-4 Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,017.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sapphire Xxxiv Series 2026-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/12/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,657.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barton Series 2025-1 Trust Rmbs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,557.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afg 2025-1nc Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,746.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2022-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,878.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Bastille Trust Series 2024-2nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,820.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,757.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Prime Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,146.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,103.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI38ZNS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,046.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,620.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,537.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2022-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066023</x:t>
   </x:si>
   <x:si>
     <x:t>5.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>16/09/2056</x:t>
-[...500 lines deleted...]
-    <x:t>Trustee For Medallion Trust Series 2017</x:t>
+    <x:t>21/09/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,629.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,550.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Torrens Series 2021-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,851.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No 4 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/10/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,346.94</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0039269</x:t>
   </x:si>
   <x:si>
-    <x:t>4.95%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>23/01/2050</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8524</x:t>
-[...41 lines deleted...]
-    <x:t>$225,589.35</x:t>
+    <x:t>0.3514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,121.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemini Prime Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,915.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medallion Trust Series 2016-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0032272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/04/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,247.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crimson Bond Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,911.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Osmium Series 2025-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/11/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,699.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluestone Prime 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/07/2065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,349.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light Trust 2023-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,241.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2023-4 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,820.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Prime Series 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/10/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,303.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,546.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2022-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0069027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/12/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,882.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afg 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,806.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,801.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,679.55</x:t>
   </x:si>
   <x:si>
     <x:t>Ma Money Pinnacle Residential Securitis</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095253</x:t>
   </x:si>
   <x:si>
     <x:t>15/04/2066</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7852</x:t>
-[...683 lines deleted...]
-    <x:t>$57,365.31</x:t>
+    <x:t>0.1617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,922.89</x:t>
   </x:si>
   <x:si>
     <x:t>Puma Series 2019-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090031</x:t>
   </x:si>
   <x:si>
-    <x:t>4.99%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>17/07/2050</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1656</x:t>
-[...2 lines deleted...]
-    <x:t>$47,195.31</x:t>
+    <x:t>0.1512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,790.95</x:t>
   </x:si>
   <x:si>
     <x:t>Progress 2022-2 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0071551</x:t>
   </x:si>
   <x:si>
-    <x:t>5.57%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>18/03/2053</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1173</x:t>
-[...17 lines deleted...]
-    <x:t>$6,789.20</x:t>
+    <x:t>0.1087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,193.30</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...8 lines deleted...]
-    <x:t>$61,629.94</x:t>
+    <x:t>0.4152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,061.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1714,100 +1717,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953850a41cba4b22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rae70bc58c3d34c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7559fcf81fa14edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf87e9f3c6f164b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcdc964d2729c4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra48ff9ac4916454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I102"/>
+  <x:dimension ref="A1:I104"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
-    <x:col min="9" max="9" width="19" customWidth="1"/>
+    <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1940,144 +1943,144 @@
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
@@ -2091,341 +2094,341 @@
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
@@ -2555,196 +2558,196 @@
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>20</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
@@ -2787,544 +2790,544 @@
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
@@ -3338,1385 +3341,1443 @@
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E79" s="1" t="s">
+      <x:c r="G79" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>483</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>489</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>516</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="102" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A102" s="1">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="B102" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D101" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F101" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="G101" s="1" t="s">
+    </x:row>
+    <x:row r="103" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A103" s="1">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="B103" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="H101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I101" s="1" t="s">
+      <x:c r="C103" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-    </x:row>
-[...25 lines deleted...]
-      <x:c r="I102" s="2" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="104" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A104" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B104" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C104" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D104" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E104" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F104" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G104" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H104" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I104" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A102:I102"/>
+    <x:mergeCell ref="A104:I104"/>
   </x:mergeCells>
 </x:worksheet>
 </file>