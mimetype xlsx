--- v1 (2026-05-26)
+++ v2 (2026-06-25)
@@ -1,1695 +1,1755 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb1723534184e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92f6b8ff7c64204" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RMBS_asat_20260526" sheetId="1" r:id="Ra48ff9ac4916454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RMBS_asat_20260624" sheetId="1" r:id="R319bf7231e304ad3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="836" uniqueCount="550">
-[...1 lines deleted...]
-    <x:t>VanEck Australian RMBS ETF All Fund Holdings as at  26/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="570">
+  <x:si>
+    <x:t>VanEck Australian RMBS ETF All Fund Holdings as at  24/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Idol 2023-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0079703</x:t>
   </x:si>
   <x:si>
     <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>17/11/2053</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>3.3797</x:t>
-[...2 lines deleted...]
-    <x:t>$1,001,350.59</x:t>
+    <x:t>3.1527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,087.75</x:t>
   </x:si>
   <x:si>
     <x:t>Firstmac Mortgage Funding Trust No. 4 S</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084703</x:t>
   </x:si>
   <x:si>
     <x:t>5.28%</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2055</x:t>
   </x:si>
   <x:si>
-    <x:t>2.9024</x:t>
-[...2 lines deleted...]
-    <x:t>$859,925.15</x:t>
+    <x:t>2.7367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$838,608.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/09/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,991.37</x:t>
   </x:si>
   <x:si>
     <x:t>Triton Bond Trust 2025-1 In Respect Of</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095535</x:t>
   </x:si>
   <x:si>
     <x:t>5.08%</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2057</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5848</x:t>
-[...2 lines deleted...]
-    <x:t>$765,826.52</x:t>
+    <x:t>2.4436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$748,806.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$731,454.83</x:t>
   </x:si>
   <x:si>
     <x:t>Resimac Premier Series 2025-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0097960</x:t>
   </x:si>
   <x:si>
     <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5357</x:t>
-[...2 lines deleted...]
-    <x:t>$751,269.27</x:t>
+    <x:t>2.3601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,205.53</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0103800</x:t>
   </x:si>
   <x:si>
     <x:t>5.03%</x:t>
   </x:si>
   <x:si>
     <x:t>13/10/2057</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5252</x:t>
-[...2 lines deleted...]
-    <x:t>$748,172.63</x:t>
+    <x:t>2.3060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,641.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No.4 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,954.63</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Series 2025-2</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0101531</x:t>
   </x:si>
   <x:si>
+    <x:t>5.31%</x:t>
+  </x:si>
+  <x:si>
     <x:t>25/04/2058</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4397</x:t>
-[...38 lines deleted...]
-    <x:t>$697,169.42</x:t>
+    <x:t>2.2341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,602.02</x:t>
   </x:si>
   <x:si>
     <x:t>Puma Series 2024-2</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0092102</x:t>
   </x:si>
   <x:si>
     <x:t>5.25%</x:t>
   </x:si>
   <x:si>
     <x:t>18/04/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2914</x:t>
-[...2 lines deleted...]
-    <x:t>$678,887.59</x:t>
+    <x:t>2.1679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,318.88</x:t>
   </x:si>
   <x:si>
     <x:t>National Rmbs Trust 2026-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105805</x:t>
   </x:si>
   <x:si>
     <x:t>20/10/2057</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2758</x:t>
-[...17 lines deleted...]
-    <x:t>$619,348.37</x:t>
+    <x:t>2.1562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,724.37</x:t>
   </x:si>
   <x:si>
     <x:t>Triton Bond Trust 2026-1 In Respect Of</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0106845</x:t>
   </x:si>
   <x:si>
     <x:t>4.79%</x:t>
   </x:si>
   <x:si>
     <x:t>15/02/2058</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0207</x:t>
-[...2 lines deleted...]
-    <x:t>$598,705.64</x:t>
+    <x:t>1.9542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,817.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2025-1 Sme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,358.64</x:t>
   </x:si>
   <x:si>
     <x:t>Series 2026-1 Wst Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0105516</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>19/09/2057</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0128</x:t>
-[...2 lines deleted...]
-    <x:t>$596,364.34</x:t>
+    <x:t>1.8773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,264.66</x:t>
   </x:si>
   <x:si>
     <x:t>Olympus 2024-2 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090650</x:t>
   </x:si>
   <x:si>
     <x:t>5.43%</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9754</x:t>
-[...2 lines deleted...]
-    <x:t>$585,274.43</x:t>
+    <x:t>1.8328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,616.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lion Series 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,065.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Trobe Financial Capital Markets Trus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,990.72</x:t>
   </x:si>
   <x:si>
     <x:t>National Rmbs Trust 2024-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0088217</x:t>
   </x:si>
   <x:si>
     <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>20/12/2055</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9114</x:t>
-[...20 lines deleted...]
-    <x:t>$561,195.66</x:t>
+    <x:t>1.8069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,684.20</x:t>
   </x:si>
   <x:si>
     <x:t>Series 2024-2 Wst Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0092763</x:t>
   </x:si>
   <x:si>
     <x:t>5.23%</x:t>
   </x:si>
   <x:si>
     <x:t>18/08/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8109</x:t>
-[...2 lines deleted...]
-    <x:t>$536,540.65</x:t>
+    <x:t>1.7029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,821.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afg 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,596.25</x:t>
   </x:si>
   <x:si>
     <x:t>Sapphire Xxxiii Series 2025-2 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0102935</x:t>
   </x:si>
   <x:si>
     <x:t>4.47%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2067</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6880</x:t>
-[...20 lines deleted...]
-    <x:t>$471,629.28</x:t>
+    <x:t>1.6326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,278.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepper Residential Securities Trust No.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,077.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2023-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,143.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Bastille Trust Series 2025-2nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,988.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/05/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,670.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,188.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,468.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,805.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2024-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,572.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idol 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,337.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091799</x:t>
   </x:si>
   <x:si>
     <x:t>18/02/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5917</x:t>
-[...56 lines deleted...]
-    <x:t>$457,630.12</x:t>
+    <x:t>1.1787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,185.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,439.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ma Money Residential Securitisation Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,780.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,101.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2023-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,347.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,149.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barton Series 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,455.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Reds Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/03/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,505.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Prime Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/05/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,287.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,162.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conquest 2023-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,231.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2025-1 Harvey Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,927.77</x:t>
   </x:si>
   <x:si>
     <x:t>Afg 2024-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0088399</x:t>
   </x:si>
   <x:si>
     <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2055</x:t>
   </x:si>
   <x:si>
-    <x:t>1.3731</x:t>
-[...293 lines deleted...]
-    <x:t>$301,393.28</x:t>
+    <x:t>0.9191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,655.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,191.25</x:t>
   </x:si>
   <x:si>
     <x:t>Triton Bond Trust 2024-1 In Respect Of</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084414</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9215</x:t>
-[...2 lines deleted...]
-    <x:t>$273,033.64</x:t>
+    <x:t>0.8708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266,846.44</x:t>
   </x:si>
   <x:si>
     <x:t>Series 2021-1 Wst Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062907</x:t>
   </x:si>
   <x:si>
     <x:t>16/04/2053</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9058</x:t>
-[...2 lines deleted...]
-    <x:t>$268,361.05</x:t>
+    <x:t>0.8631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,491.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2022-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0065926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,121.79</x:t>
   </x:si>
   <x:si>
     <x:t>Resimac Premier Series 2024-2</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091716</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8956</x:t>
-[...17 lines deleted...]
-    <x:t>$257,200.39</x:t>
+    <x:t>0.8376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,657.67</x:t>
   </x:si>
   <x:si>
     <x:t>Series 2023-1 Harvey Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0078648</x:t>
   </x:si>
   <x:si>
     <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>16/12/2054</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8398</x:t>
-[...2 lines deleted...]
-    <x:t>$248,802.30</x:t>
+    <x:t>0.7966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,093.06</x:t>
   </x:si>
   <x:si>
     <x:t>Redzed Trust Series 2024-3</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0092532</x:t>
   </x:si>
   <x:si>
     <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8157</x:t>
-[...2 lines deleted...]
-    <x:t>$241,664.71</x:t>
+    <x:t>0.7465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,736.44</x:t>
   </x:si>
   <x:si>
     <x:t>Conquest 2025-2 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0102380</x:t>
   </x:si>
   <x:si>
     <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>26/05/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8043</x:t>
-[...2 lines deleted...]
-    <x:t>$238,304.26</x:t>
+    <x:t>0.7448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,228.79</x:t>
   </x:si>
   <x:si>
     <x:t>Series 2024-2 Reds Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089512</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7666</x:t>
-[...17 lines deleted...]
-    <x:t>$220,609.96</x:t>
+    <x:t>0.7213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,020.87</x:t>
   </x:si>
   <x:si>
     <x:t>Olympus 2024-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084851</x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2055</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7071</x:t>
-[...2 lines deleted...]
-    <x:t>$209,500.38</x:t>
+    <x:t>0.6628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,096.21</x:t>
   </x:si>
   <x:si>
     <x:t>Kingfisher Trust 2019-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0048559</x:t>
   </x:si>
   <x:si>
     <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>19/05/2050</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6958</x:t>
-[...17 lines deleted...]
-    <x:t>$202,904.73</x:t>
+    <x:t>0.6616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,747.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,867.02</x:t>
   </x:si>
   <x:si>
     <x:t>Think Tank Residential Series 2026-1 Tr</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0107868</x:t>
   </x:si>
   <x:si>
-    <x:t>5.41%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/10/2058</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6796</x:t>
-[...2 lines deleted...]
-    <x:t>$201,350.54</x:t>
+    <x:t>0.6547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,633.52</x:t>
   </x:si>
   <x:si>
     <x:t>Pepper Prime 2025-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0104121</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2067</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6750</x:t>
-[...2 lines deleted...]
-    <x:t>$199,986.37</x:t>
+    <x:t>0.6527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,021.88</x:t>
   </x:si>
   <x:si>
     <x:t>Orde Series 2026-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0106340</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2057</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6747</x:t>
-[...2 lines deleted...]
-    <x:t>$199,893.37</x:t>
+    <x:t>0.6524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,925.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0060216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/09/2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,005.01</x:t>
   </x:si>
   <x:si>
     <x:t>Trustee For Medallion Trust Series 2017</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0035960</x:t>
   </x:si>
   <x:si>
     <x:t>23/07/2049</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6746</x:t>
-[...2 lines deleted...]
-    <x:t>$199,856.55</x:t>
+    <x:t>0.6316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,547.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,581.93</x:t>
   </x:si>
   <x:si>
     <x:t>Olympus 2025-2 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0100467</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2057</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6737</x:t>
-[...17 lines deleted...]
-    <x:t>$192,515.53</x:t>
+    <x:t>0.6196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,851.91</x:t>
   </x:si>
   <x:si>
     <x:t>Think Tank Residential Series 2024-2 Tr</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0091211</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6405</x:t>
-[...2 lines deleted...]
-    <x:t>$189,767.80</x:t>
+    <x:t>0.5893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,569.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Harvey Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,677.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,643.98</x:t>
   </x:si>
   <x:si>
     <x:t>Trustee For Think Tank Residential Seri</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0097200</x:t>
   </x:si>
   <x:si>
-    <x:t>0.6360</x:t>
-[...32 lines deleted...]
-    <x:t>$183,487.14</x:t>
+    <x:t>0.5813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,115.27</x:t>
   </x:si>
   <x:si>
     <x:t>Puma Series 2021-2</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0061263</x:t>
   </x:si>
   <x:si>
     <x:t>18/01/2053</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5833</x:t>
-[...2 lines deleted...]
-    <x:t>$172,805.93</x:t>
+    <x:t>0.5485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,064.02</x:t>
   </x:si>
   <x:si>
     <x:t>Crimson Bond Trust 2025-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0097101</x:t>
   </x:si>
   <x:si>
     <x:t>15/07/2066</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5426</x:t>
-[...2 lines deleted...]
-    <x:t>$160,775.71</x:t>
+    <x:t>0.5246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,744.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Think Tank Residential Series 2025-4 Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,064.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sapphire Xxxiv Series 2026-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/12/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,690.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barton Series 2025-1 Trust Rmbs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,852.95</x:t>
   </x:si>
   <x:si>
     <x:t>Progress 2025-2 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0102315</x:t>
   </x:si>
   <x:si>
     <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>15/08/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5405</x:t>
-[...47 lines deleted...]
-    <x:t>$159,557.36</x:t>
+    <x:t>0.5046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,617.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ma Money Pinnacle Residential Securitis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,859.62</x:t>
   </x:si>
   <x:si>
     <x:t>Afg 2025-1nc Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095170</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5358</x:t>
-[...2 lines deleted...]
-    <x:t>$158,746.40</x:t>
+    <x:t>0.4835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,149.83</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Series 2022-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0068789</x:t>
   </x:si>
   <x:si>
     <x:t>13/01/2054</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4957</x:t>
-[...2 lines deleted...]
-    <x:t>$146,878.80</x:t>
+    <x:t>0.4692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,789.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Prime Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,130.26</x:t>
   </x:si>
   <x:si>
     <x:t>Resimac Bastille Trust Series 2024-2nc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089728</x:t>
   </x:si>
   <x:si>
     <x:t>5.64%</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4517</x:t>
-[...2 lines deleted...]
-    <x:t>$133,820.28</x:t>
+    <x:t>0.4126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,423.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,241.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,750.38</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0098745</x:t>
   </x:si>
   <x:si>
     <x:t>15/08/2066</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4515</x:t>
-[...38 lines deleted...]
-    <x:t>ACI38ZNS7</x:t>
+    <x:t>0.4062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,480.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,321.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2022-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/09/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,368.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,508.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,392.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Torrens Series 2021-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,991.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No 4 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/10/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,876.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0039269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,517.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medallion Trust Series 2016-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0032272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/04/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,523.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemini Prime Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,510.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crimson Bond Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,304.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light Trust 2023-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,427.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluestone Prime 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/07/2065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,469.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Osmium Series 2025-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/11/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,062.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2023-4 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,877.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Prime Series 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/10/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,954.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orde Series 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,057.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,226.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2022-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0069027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/12/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,368.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idol 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/11/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,801.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,811.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,391.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,188.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2022-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0071551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/03/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,735.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4389</x:t>
-[...371 lines deleted...]
-    <x:t>$123,061.00</x:t>
+    <x:t>0.7095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,531.21</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1717,100 +1777,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf87e9f3c6f164b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcdc964d2729c4906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra48ff9ac4916454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d6e2723bb54214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46c067e0d30b4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R319bf7231e304ad3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I104"/>
+  <x:dimension ref="A1:I108"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
-    <x:col min="9" max="9" width="20" customWidth="1"/>
+    <x:col min="9" max="9" width="19" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>549</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1943,956 +2003,956 @@
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
@@ -2906,486 +2966,486 @@
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
@@ -3393,521 +3453,521 @@
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
@@ -3915,869 +3975,985 @@
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>458</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>476</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>498</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="F95" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="F99" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="F100" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>534</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>544</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A104" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I104" s="2" t="s">
+      <x:c r="A104" s="1">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="B104" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="105" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A105" s="1">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="B105" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A106" s="1">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="107" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A107" s="1">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I108" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A104:I104"/>
+    <x:mergeCell ref="A108:I108"/>
   </x:mergeCells>
 </x:worksheet>
 </file>