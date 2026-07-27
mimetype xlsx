--- v2 (2026-06-25)
+++ v3 (2026-07-27)
@@ -1,1755 +1,1731 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92f6b8ff7c64204" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2d47ac94364aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RMBS_asat_20260624" sheetId="1" r:id="R319bf7231e304ad3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RMBS_asat_20260724" sheetId="1" r:id="R52dfb760d4cf4397"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="570">
-[...1 lines deleted...]
-    <x:t>VanEck Australian RMBS ETF All Fund Holdings as at  24/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="852" uniqueCount="562">
+  <x:si>
+    <x:t>VanEck Australian RMBS ETF All Fund Holdings as at  24/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No.4 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.0699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,592.44</x:t>
+  </x:si>
+  <x:si>
     <x:t>Idol 2023-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0079703</x:t>
   </x:si>
   <x:si>
+    <x:t>5.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/11/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$943,594.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2025-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$929,587.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/09/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,822.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No. 4 S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$815,963.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,139.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/10/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$704,359.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1938</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$694,315.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/10/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,467.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648,441.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,069.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2025-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/04/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639,984.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2026-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,936.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2025-1 Sme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$570,338.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2026-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,702.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Trobe Financial Capital Markets Trus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,504.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,336.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2024-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,893.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-2 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,387.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afg 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,517.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,266.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sapphire Xxxiii Series 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,565.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$447,993.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lion Series 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$440,995.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sapphire Xxxiv Series 2026-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/12/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,194.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,067.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepper Residential Securities Trust No.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$431,370.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2023-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,670.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Bastille Trust Series 2025-2nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,567.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/05/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,182.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,730.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,388.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idol 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,742.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2024-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,557.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,454.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,359.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ma Money Residential Securitisation Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,913.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2023-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,086.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,973.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,125.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barton Series 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,918.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Reds Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/03/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,238.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,390.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conquest 2023-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,135.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2025-1 Harvey Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,755.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Prime Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/05/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,835.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afg 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,279.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orde Series 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,566.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2021-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/04/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,475.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2024-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,095.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,196.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Prime Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,256.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2023-1 Harvey Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,073.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conquest 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,283.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-2 Reds Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,970.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Think Tank Residential Series 2026-1 Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,640.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingfisher Trust 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0048559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,159.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepper Prime 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,024.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orde Series 2026-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,949.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/05/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,283.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medallion Trust Series 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/01/2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,640.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6177</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,481.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Medallion Trust Series 2017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0035960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,498.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0060216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/09/2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,049.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,372.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/04/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,576.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Harvey Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,925.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Think Tank Residential Series 2024-2 Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,806.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Think Tank Residential Seri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,618.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,699.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2021-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,491.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crimson Bond Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,720.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Think Tank Residential Series 2025-4 Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,112.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Osmium Series 2025-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/11/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,509.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barton Series 2025-1 Trust Rmbs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,993.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afg 2025-1nc Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,660.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2022-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,190.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ma Money Pinnacle Residential Securitis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095253</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>17/11/2053</x:t>
-[...569 lines deleted...]
-    <x:t>AU3FN0076725</x:t>
+    <x:t>15/04/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,132.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Torrens Series 2021-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,005.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,044.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,086.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,493.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,802.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3599</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,911.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2022-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/09/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,554.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,942.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,819.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0039269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,496.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No 4 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/10/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,562.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medallion Trust Series 2016-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0032272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/04/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,511.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crimson Bond Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,780.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemini Prime Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,827.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light Trust 2023-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,463.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2023-4 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,752.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Prime Series 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/10/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,982.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,514.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2022-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0069027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/12/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,433.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idol 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/11/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,513.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2019-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0046629</x:t>
   </x:si>
   <x:si>
     <x:t>5.75%</x:t>
   </x:si>
   <x:si>
-    <x:t>16/05/2054</x:t>
-[...1028 lines deleted...]
-    <x:t>$54,811.94</x:t>
+    <x:t>18/08/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,001.68</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089934</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2055</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1710</x:t>
-[...17 lines deleted...]
-    <x:t>$43,188.17</x:t>
+    <x:t>0.1577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,920.98</x:t>
   </x:si>
   <x:si>
     <x:t>Progress 2022-2 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0071551</x:t>
   </x:si>
   <x:si>
     <x:t>18/03/2053</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1036</x:t>
-[...2 lines deleted...]
-    <x:t>$31,735.99</x:t>
+    <x:t>0.0994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,448.56</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7095</x:t>
-[...2 lines deleted...]
-    <x:t>$217,531.21</x:t>
+    <x:t>0.2241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,064.50</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1777,100 +1753,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d6e2723bb54214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R46c067e0d30b4195" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R319bf7231e304ad3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97375ec2f16e440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0a6be053664a435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52dfb760d4cf4397" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I108"/>
+  <x:dimension ref="A1:I106"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="19" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>569</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2061,109 +2037,109 @@
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
@@ -2183,196 +2159,196 @@
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
@@ -2473,370 +2449,370 @@
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
@@ -2879,80 +2855,80 @@
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
@@ -2966,341 +2942,341 @@
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
@@ -3314,138 +3290,138 @@
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
@@ -3453,1507 +3429,1449 @@
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="F91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>502</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="F96" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>513</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="D97" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>517</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>523</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
-      <x:c r="F99" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>528</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>531</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A106" s="1">
-[...81 lines deleted...]
-      <x:c r="I108" s="2" t="s">
+      <x:c r="A106" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B106" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C106" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D106" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E106" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F106" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G106" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H106" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I106" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A108:I108"/>
+    <x:mergeCell ref="A106:I106"/>
   </x:mergeCells>
 </x:worksheet>
 </file>