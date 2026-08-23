--- v3 (2026-07-27)
+++ v4 (2026-08-23)
@@ -1,1731 +1,1743 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2d47ac94364aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5915cc9b0f347c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RMBS_asat_20260724" sheetId="1" r:id="R52dfb760d4cf4397"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RMBS_asat_20260821" sheetId="1" r:id="R5ced9f9659334d49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="852" uniqueCount="562">
-[...1 lines deleted...]
-    <x:t>VanEck Australian RMBS ETF All Fund Holdings as at  24/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="566">
+  <x:si>
+    <x:t>VanEck Australian RMBS ETF All Fund Holdings as at  21/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>Triton Bond Trust 2025-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.0997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$982,004.52</x:t>
+  </x:si>
+  <x:si>
     <x:t>Firstmac Mortgage Funding Trust No.4 Se</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0096061</x:t>
   </x:si>
   <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$950,371.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idol 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/11/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$913,785.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No. 4 S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,945.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/09/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$747,804.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,578.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/10/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,138.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,764.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,164.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,731.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/10/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,858.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2026-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,284.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2025-1 Sme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$559,723.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2026-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,780.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,393.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Trobe Financial Capital Markets Trus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,997.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2025-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/04/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,526.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2024-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,341.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-2 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,818.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afg 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,555.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,748.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sapphire Xxxiii Series 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,211.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sapphire Xxxiv Series 2026-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/12/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,538.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,641.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lion Series 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$432,132.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2023-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,649.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,143.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepper Residential Securities Trust No.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,088.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Bastille Trust Series 2025-2nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,829.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/05/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,827.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077210</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.61%</x:t>
   </x:si>
   <x:si>
-    <x:t>16/09/2056</x:t>
-[...14 lines deleted...]
-    <x:t>AU3FN0079703</x:t>
+    <x:t>13/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,761.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,063.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idol 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,410.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ma Money Residential Securitisation Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,034.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2024-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,334.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,797.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,559.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2023-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,236.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For The Pepper Prime 2026-1 Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/12/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,079.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,415.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barton Series 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080610</x:t>
   </x:si>
   <x:si>
     <x:t>5.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>17/11/2053</x:t>
-[...272 lines deleted...]
-    <x:t>AU3FN0090650</x:t>
+    <x:t>17/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9707</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,515.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Reds Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/03/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,365.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,612.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Trust 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,725.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,585.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Osmium Series 2025-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098869</x:t>
   </x:si>
   <x:si>
     <x:t>5.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>10/07/2056</x:t>
-[...410 lines deleted...]
-    <x:t>$307,238.12</x:t>
+    <x:t>15/11/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,310.25</x:t>
   </x:si>
   <x:si>
     <x:t>Puma Series 2025-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0101978</x:t>
   </x:si>
   <x:si>
-    <x:t>6.89%</x:t>
+    <x:t>5.11%</x:t>
   </x:si>
   <x:si>
     <x:t>18/01/2057</x:t>
   </x:si>
   <x:si>
-    <x:t>0.9081</x:t>
-[...17 lines deleted...]
-    <x:t>$286,135.84</x:t>
+    <x:t>0.8855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$280,535.17</x:t>
   </x:si>
   <x:si>
     <x:t>Series 2025-1 Harvey Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0102455</x:t>
   </x:si>
   <x:si>
     <x:t>5.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8934</x:t>
-[...2 lines deleted...]
-    <x:t>$282,755.79</x:t>
+    <x:t>0.8709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,905.99</x:t>
   </x:si>
   <x:si>
     <x:t>Mortgage House Rmbs Prime Series 2024-2</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0093639</x:t>
   </x:si>
   <x:si>
     <x:t>13/05/2057</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8810</x:t>
-[...2 lines deleted...]
-    <x:t>$278,835.49</x:t>
+    <x:t>0.8686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,183.25</x:t>
   </x:si>
   <x:si>
     <x:t>Afg 2024-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0088399</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2055</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8698</x:t>
-[...2 lines deleted...]
-    <x:t>$275,279.14</x:t>
+    <x:t>0.8341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,245.99</x:t>
   </x:si>
   <x:si>
     <x:t>Orde Series 2025-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094884</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8612</x:t>
-[...2 lines deleted...]
-    <x:t>$272,566.38</x:t>
+    <x:t>0.8096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,479.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2024-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,367.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,167.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Prime Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,310.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2023-1 Harvey Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,888.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conquest 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,911.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-2 Reds Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$214,116.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,950.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Think Tank Residential Series 2026-1 Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,941.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orde Series 2026-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,901.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medallion Trust Series 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/01/2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,520.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Kingfisher Trust 2019-1/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0048559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,361.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepper Prime 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,828.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,429.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/05/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,644.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,654.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0060216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/09/2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,435.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/04/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,615.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Harvey Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,355.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Think Tank Residential Seri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,791.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,785.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Think Tank Residential Series 2024-2 Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,208.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crimson Bond Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,701.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Think Tank Residential Series 2025-4 Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,137.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2026-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,875.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2021-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,506.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barton Series 2025-1 Trust Rmbs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,328.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2022-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/01/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,714.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afg 2025-1nc Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,801.62</x:t>
   </x:si>
   <x:si>
     <x:t>Series 2021-1 Wst Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062907</x:t>
   </x:si>
   <x:si>
-    <x:t>5.77%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>16/04/2053</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8167</x:t>
-[...206 lines deleted...]
-    <x:t>$195,481.68</x:t>
+    <x:t>0.4290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,912.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ma Money Pinnacle Residential Securitis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,080.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Solis 2026-1 Trust/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,213.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,840.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,634.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2022-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/09/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,030.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,332.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,887.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,013.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,715.48</x:t>
   </x:si>
   <x:si>
     <x:t>Trustee For Medallion Trust Series 2017</x:t>
   </x:si>
   <x:si>
-    <x:t>AU3FN0035960</x:t>
-[...239 lines deleted...]
-    <x:t>$140,132.45</x:t>
+    <x:t>AU3FN0039269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,258.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No 4 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/10/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,765.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medallion Trust Series 2016-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0032272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/04/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,938.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crimson Bond Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,752.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light Trust 2023-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,511.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gemini Prime Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,072.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2023-4 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,514.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Prime Series 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/10/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,981.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,922.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2022-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0069027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/12/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,721.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idol 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/11/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,858.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2019-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0046629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,556.30</x:t>
   </x:si>
   <x:si>
     <x:t>Trustee For Torrens Series 2021-2 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062014</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2053</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4297</x:t>
-[...311 lines deleted...]
-    <x:t>$55,001.68</x:t>
+    <x:t>0.1506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,706.82</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089934</x:t>
   </x:si>
   <x:si>
     <x:t>13/11/2055</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1577</x:t>
-[...17 lines deleted...]
-    <x:t>$31,448.56</x:t>
+    <x:t>0.1477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,780.62</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2241</x:t>
-[...2 lines deleted...]
-    <x:t>$71,064.50</x:t>
+    <x:t>0.7881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,627.42</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1753,100 +1765,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97375ec2f16e440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0a6be053664a435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R52dfb760d4cf4397" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b7c8a3dbe745a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2a01edff35ac4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ced9f9659334d49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I106"/>
+  <x:dimension ref="A1:I108"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="19" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>561</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2014,2864 +2026,2922 @@
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>497</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>508</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>514</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="106" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A106" s="1">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="B106" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D105" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F105" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="G105" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="H105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I105" s="1" t="s">
+    </x:row>
+    <x:row r="107" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A107" s="1">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="B107" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-    </x:row>
-[...25 lines deleted...]
-      <x:c r="I106" s="2" t="s">
+      <x:c r="C107" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="108" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H108" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I108" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A106:I106"/>
+    <x:mergeCell ref="A108:I108"/>
   </x:mergeCells>
 </x:worksheet>
 </file>