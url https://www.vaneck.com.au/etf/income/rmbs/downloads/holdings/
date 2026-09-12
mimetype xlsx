--- v4 (2026-08-23)
+++ v5 (2026-09-12)
@@ -1,1743 +1,1797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5915cc9b0f347c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R036d78f0b1324af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RMBS_asat_20260821" sheetId="1" r:id="R5ced9f9659334d49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="RMBS_asat_20260911" sheetId="1" r:id="R8e7797a225964515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="868" uniqueCount="566">
-[...1 lines deleted...]
-    <x:t>VanEck Australian RMBS ETF All Fund Holdings as at  21/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="892" uniqueCount="584">
+  <x:si>
+    <x:t>VanEck Australian RMBS ETF All Fund Holdings as at  11/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>Cashmere Funding Trust 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.2762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,785,086.86</x:t>
+  </x:si>
+  <x:si>
     <x:t>Triton Bond Trust 2025-1 In Respect Of</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095535</x:t>
   </x:si>
   <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$985,323.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idol 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/11/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,230.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No.4 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,734.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/10/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,401.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/04/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,097.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No. 4 S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/10/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,955.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,913.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2026-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/09/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$623,732.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/06/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,061.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2026-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,481.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2025-1 Sme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.6385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,388.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Rmbs Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$528,545.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101978</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.5150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,832.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-2 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$493,839.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2025-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101531</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.31%</x:t>
   </x:si>
   <x:si>
-    <x:t>12/03/2057</x:t>
-[...50 lines deleted...]
-    <x:t>AU3FN0084703</x:t>
+    <x:t>25/04/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,836.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2024-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,010.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,221.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afg 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,227.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sapphire Xxxiii Series 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,290.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/09/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$446,155.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sapphire Xxxiv Series 2026-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/12/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.3113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$441,265.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lion Series 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,504.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingfisher Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/10/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,598.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepper Residential Securities Trust No.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$416,589.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Wst Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.2191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,231.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/04/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,874.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$382,335.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Bastille Trust Series 2025-2nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,140.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Light Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/05/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.1061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$372,215.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,050.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,353.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,529.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Trobe Financial Capital Markets Trus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/05/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,628.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ma Money Residential Securitisation Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/12/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,056.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idol 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0087383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/08/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,784.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2023-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22/03/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.0099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,844.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,462.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/09/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,678.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For The Pepper Prime 2026-1 Tru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/12/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,245.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barton Series 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.9167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,495.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0101341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,670.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orion Trust 2026-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109971</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/02/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,929.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,009.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Reds Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/03/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,039.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Prime Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/05/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,146.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Osmium Series 2025-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/11/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,008.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2025-1 Harvey Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.8026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,085.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2023-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0076725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,978.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2025-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,043.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orde Series 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,201.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afg 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088399</x:t>
   </x:si>
   <x:si>
     <x:t>5.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>12/06/2055</x:t>
-[...212 lines deleted...]
-    <x:t>AU3FN0101531</x:t>
+    <x:t>10/11/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,886.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,228.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,960.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mortgage House Rmbs Prime Series 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/09/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,109.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illawarra Series 2025-1 Rmbs Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,876.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2023-1 Harvey Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0078648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.7004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,692.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conquest 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26/05/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,593.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2024-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,077.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2025-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0100467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/04/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,771.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-2 Reds Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,840.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/07/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.6076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,464.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Think Tank Residential Series 2026-1 Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,782.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orde Series 2026-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0106340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,795.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Kingfisher Trust 2019-1/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0048559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/05/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,082.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepper Prime 2025-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,524.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0109443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,208.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medallion Trust Series 2019-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0093159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/01/2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,583.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0105979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5658</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$190,395.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olympus 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/05/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,667.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crimson Bond Trust 2024-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,680.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Series 2024-1 Harvey Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.5086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,149.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triton Bond Trust 2024-1 In Respect Of</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,060.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Think Tank Residential Series 2024-2 Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0091211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,045.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Think Tank Residential Seri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,718.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,821.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crimson Bond Trust 2025-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0097101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/07/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,276.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Think Tank Residential Series 2025-4 Tr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0103123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,009.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2021-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0061263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/01/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,020.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resimac Premier Series 2026-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0111167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,741.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Redzed Trust Stc Series 2026-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,245.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barton Series 2025-1 Trust Rmbs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0102638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17/02/2057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,842.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/11/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,448.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progress 2023-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0080883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.4033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,730.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ma Money Pinnacle Residential Securitis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/04/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,518.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Afg 2025-1nc Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,927.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0060216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24/09/2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,515.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Solis 2026-1 Trust/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0110474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,772.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Series 2024-1 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13/07/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,263.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/05/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,719.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Medallion Trust Series 2017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0035960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/07/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,299.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberty Series 2024-2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0092342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,838.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/08/2066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,229.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/12/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,401.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Puma Series 2022-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0066023</x:t>
   </x:si>
   <x:si>
     <x:t>5.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>25/04/2058</x:t>
-[...986 lines deleted...]
-    <x:t>$136,801.62</x:t>
+    <x:t>21/09/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,081.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trustee For Torrens Series 2021-2 Trust</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0062014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,393.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.3093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,095.57</x:t>
   </x:si>
   <x:si>
     <x:t>Series 2021-1 Wst Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062907</x:t>
   </x:si>
   <x:si>
     <x:t>16/04/2053</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4290</x:t>
-[...143 lines deleted...]
-    <x:t>Trustee For Medallion Trust Series 2017</x:t>
+    <x:t>0.2895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,434.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstmac Mortgage Funding Trust No 4 Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0068409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19/10/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,091.59</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0039269</x:t>
   </x:si>
   <x:si>
-    <x:t>5.22%</x:t>
+    <x:t>5.21%</x:t>
   </x:si>
   <x:si>
     <x:t>23/01/2050</x:t>
   </x:si>
   <x:si>
-    <x:t>0.3133</x:t>
-[...17 lines deleted...]
-    <x:t>$96,765.79</x:t>
+    <x:t>0.2867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,478.01</x:t>
   </x:si>
   <x:si>
     <x:t>Medallion Trust Series 2016-2</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0032272</x:t>
   </x:si>
   <x:si>
     <x:t>23/04/2049</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2965</x:t>
-[...38 lines deleted...]
-    <x:t>$86,511.59</x:t>
+    <x:t>0.2753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,638.55</x:t>
   </x:si>
   <x:si>
     <x:t>Gemini Prime Trust 2025-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0097515</x:t>
   </x:si>
   <x:si>
     <x:t>13/09/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2622</x:t>
-[...2 lines deleted...]
-    <x:t>$83,072.42</x:t>
+    <x:t>0.2477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,354.79</x:t>
   </x:si>
   <x:si>
     <x:t>Liberty Series 2023-4 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0082269</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2447</x:t>
-[...32 lines deleted...]
-    <x:t>$67,922.20</x:t>
+    <x:t>0.2253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,833.78</x:t>
   </x:si>
   <x:si>
     <x:t>National Rmbs Trust 2022-1</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0069027</x:t>
   </x:si>
   <x:si>
     <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>22/12/2053</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1948</x:t>
-[...2 lines deleted...]
-    <x:t>$61,721.40</x:t>
+    <x:t>0.1799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,526.34</x:t>
   </x:si>
   <x:si>
     <x:t>Idol 2025-1 Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0102893</x:t>
   </x:si>
   <x:si>
     <x:t>5.15%</x:t>
   </x:si>
   <x:si>
     <x:t>18/11/2057</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1732</x:t>
-[...2 lines deleted...]
-    <x:t>$54,858.48</x:t>
+    <x:t>0.1636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,059.43</x:t>
   </x:si>
   <x:si>
     <x:t>Series 2019-1 Wst Trust</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0046629</x:t>
   </x:si>
   <x:si>
     <x:t>18/08/2050</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1691</x:t>
-[...29 lines deleted...]
-    <x:t>$46,780.62</x:t>
+    <x:t>0.1597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,725.59</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>0.7881</x:t>
-[...2 lines deleted...]
-    <x:t>$249,627.42</x:t>
+    <x:t>$162,774.41</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1765,100 +1819,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b7c8a3dbe745a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2a01edff35ac4ed5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5ced9f9659334d49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a2d3cdce2249af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb7bad223cf9c4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e7797a225964515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I108"/>
+  <x:dimension ref="A1:I111"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
-    <x:col min="9" max="9" width="19" customWidth="1"/>
+    <x:col min="9" max="9" width="20" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>565</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1997,80 +2051,80 @@
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
@@ -2084,370 +2138,370 @@
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
@@ -2461,486 +2515,486 @@
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
@@ -2948,2000 +3002,2087 @@
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A108" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I108" s="2" t="s">
+      <x:c r="A108" s="1">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="B108" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="109" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A109" s="1">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="B109" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="110" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A110" s="1">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="B110" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="111" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A111" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B111" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C111" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D111" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E111" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F111" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G111" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H111" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I111" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A108:I108"/>
+    <x:mergeCell ref="A111:I111"/>
   </x:mergeCells>
 </x:worksheet>
 </file>