--- v2 (2026-03-16)
+++ v3 (2026-04-06)
@@ -1,681 +1,663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08412db9877b469e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ab946d1019c4f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SUBD_asat_20260313" sheetId="1" r:id="R6608e26572764a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SUBD_asat_20260402" sheetId="1" r:id="R04bcbaadb5c14b4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="212">
-[...1 lines deleted...]
-    <x:t>Australian Subordinated Debt ETF All Fund Holdings as at 13/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="206">
+  <x:si>
+    <x:t>Australian Subordinated Debt ETF All Fund Holdings as at 02/04/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084026</x:t>
   </x:si>
   <x:si>
     <x:t>5.68%</x:t>
   </x:si>
   <x:si>
     <x:t>16/01/2034</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>5.4156</x:t>
-[...2 lines deleted...]
-    <x:t>$189,275,920.73</x:t>
+    <x:t>5.6823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,822,550.77</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062600</x:t>
   </x:si>
   <x:si>
     <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>4.6405</x:t>
-[...2 lines deleted...]
-    <x:t>$162,185,615.07</x:t>
+    <x:t>4.6878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,325,076.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.4661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,411,089.54</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
+    <x:t>AU3FN0084828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.4565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,068,912.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.4264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,993,247.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.4003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,060,870.09</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU3FN0104659</x:t>
   </x:si>
   <x:si>
     <x:t>5.26%</x:t>
   </x:si>
   <x:si>
     <x:t>14/11/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.5922</x:t>
-[...65 lines deleted...]
-    <x:t>$151,695,955.16</x:t>
+    <x:t>4.1155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,897,837.48</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089413</x:t>
   </x:si>
   <x:si>
     <x:t>5.41%</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>4.3219</x:t>
-[...2 lines deleted...]
-    <x:t>$151,051,216.54</x:t>
+    <x:t>3.9522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,067,957.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.5564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,941,871.95</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0096483</x:t>
   </x:si>
   <x:si>
-    <x:t>5.58%</x:t>
+    <x:t>6.02%</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>3.5875</x:t>
-[...2 lines deleted...]
-    <x:t>$125,384,117.24</x:t>
+    <x:t>3.5169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,532,020.72</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0073029</x:t>
   </x:si>
   <x:si>
     <x:t>6.64%</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>3.5590</x:t>
-[...2 lines deleted...]
-    <x:t>$124,388,457.06</x:t>
+    <x:t>3.4919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,639,068.77</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095626</x:t>
   </x:si>
   <x:si>
     <x:t>5.48%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4609</x:t>
-[...2 lines deleted...]
-    <x:t>$120,958,655.24</x:t>
+    <x:t>3.4801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,218,173.52</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0077939</x:t>
   </x:si>
   <x:si>
     <x:t>6.31%</x:t>
   </x:si>
   <x:si>
     <x:t>16/05/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>3.3597</x:t>
-[...2 lines deleted...]
-    <x:t>$117,420,304.90</x:t>
+    <x:t>3.4260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,283,981.64</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090262</x:t>
   </x:si>
   <x:si>
     <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>3.3215</x:t>
-[...2 lines deleted...]
-    <x:t>$116,087,619.67</x:t>
+    <x:t>3.2542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,153,307.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.2246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,095,467.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0051587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.1477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,351,921.39</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0067989</x:t>
   </x:si>
   <x:si>
     <x:t>5.64%</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>3.2619</x:t>
-[...14 lines deleted...]
-    <x:t>$108,073,197.29</x:t>
+    <x:t>3.1153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,197,407.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,267,342.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085171</x:t>
   </x:si>
   <x:si>
     <x:t>5.92%</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>3.0550</x:t>
-[...47 lines deleted...]
-    <x:t>$100,530,670.97</x:t>
+    <x:t>2.8504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,740,348.43</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0086328</x:t>
   </x:si>
   <x:si>
     <x:t>5.62%</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6324</x:t>
-[...2 lines deleted...]
-    <x:t>$92,002,457.84</x:t>
+    <x:t>2.7258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,293,382.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/02/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,486,008.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,419,246.61</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090353</x:t>
   </x:si>
   <x:si>
     <x:t>6.14%</x:t>
   </x:si>
   <x:si>
     <x:t>23/08/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3984</x:t>
-[...14 lines deleted...]
-    <x:t>$79,756,112.74</x:t>
+    <x:t>2.4084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,965,034.34</x:t>
   </x:si>
   <x:si>
     <x:t>Suncorp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0081386</x:t>
   </x:si>
   <x:si>
-    <x:t>6.08%</x:t>
+    <x:t>6.65%</x:t>
   </x:si>
   <x:si>
     <x:t>27/06/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2409</x:t>
-[...17 lines deleted...]
-    <x:t>$76,316,488.20</x:t>
+    <x:t>2.1821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,886,423.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qbe Insurance Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0055489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,509,862.48</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094280</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9664</x:t>
-[...20 lines deleted...]
-    <x:t>$68,435,858.39</x:t>
+    <x:t>2.0697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,876,062.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,927,044.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Cash Plus Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,032,240.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/06/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,993,570.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,289,673.84</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0088993</x:t>
   </x:si>
   <x:si>
     <x:t>28/05/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9209</x:t>
-[...71 lines deleted...]
-    <x:t>$60,210,882.48</x:t>
+    <x:t>1.7395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,089,453.54</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0061065</x:t>
   </x:si>
   <x:si>
-    <x:t>5.28%</x:t>
+    <x:t>5.73%</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>1.6219</x:t>
-[...2 lines deleted...]
-    <x:t>$56,685,711.96</x:t>
+    <x:t>1.5715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,093,709.88</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0075966</x:t>
   </x:si>
   <x:si>
-    <x:t>5.87%</x:t>
+    <x:t>6.24%</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.5874</x:t>
-[...2 lines deleted...]
-    <x:t>$20,528,371.81</x:t>
+    <x:t>0.4328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,449,176.09</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0069381</x:t>
   </x:si>
   <x:si>
-    <x:t>6.39%</x:t>
+    <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2442</x:t>
-[...17 lines deleted...]
-    <x:t>$4,112,251.51</x:t>
+    <x:t>0.3391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,102,286.65</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0070199</x:t>
   </x:si>
   <x:si>
-    <x:t>6.65%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>03/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0539</x:t>
-[...2 lines deleted...]
-    <x:t>$1,882,870.04</x:t>
+    <x:t>0.0529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,886,829.70</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0070330</x:t>
   </x:si>
   <x:si>
     <x:t>6.66%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0050</x:t>
-[...2 lines deleted...]
-    <x:t>$175,219.15</x:t>
+    <x:t>0.0049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,536.60</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0636</x:t>
-[...2 lines deleted...]
-    <x:t>$2,223,130.36</x:t>
+    <x:t>0.0226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,411.44</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -703,100 +685,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc07fbce6d5ec48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8a5b0749c3914c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6608e26572764a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb600a169a074b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2f63300376dc4866" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04bcbaadb5c14b4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I42"/>
+  <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>211</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -871,457 +853,457 @@
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
@@ -1335,637 +1317,608 @@
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="G26" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A41" s="1">
-[...52 lines deleted...]
-      <x:c r="I42" s="2" t="s">
+      <x:c r="A41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A42:I42"/>
+    <x:mergeCell ref="A41:I41"/>
   </x:mergeCells>
 </x:worksheet>
 </file>