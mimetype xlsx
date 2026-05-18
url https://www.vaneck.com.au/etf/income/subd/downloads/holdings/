--- v0 (2026-04-26)
+++ v1 (2026-05-18)
@@ -1,654 +1,657 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91f3dc4813d54956" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0777ff36f364e31" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SUBD_asat_20260424" sheetId="1" r:id="Rca78792d052944e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SUBD_asat_20260518" sheetId="1" r:id="R29665a3dd0aa421e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="203">
-[...1 lines deleted...]
-    <x:t>Australian Subordinated Debt ETF All Fund Holdings as at 24/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="204">
+  <x:si>
+    <x:t>Australian Subordinated Debt ETF All Fund Holdings as at 18/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084026</x:t>
   </x:si>
   <x:si>
     <x:t>6.27%</x:t>
   </x:si>
   <x:si>
     <x:t>16/01/2034</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>5.5552</x:t>
-[...2 lines deleted...]
-    <x:t>$201,119,996.71</x:t>
+    <x:t>5.5234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,870,217.80</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0079091</x:t>
   </x:si>
   <x:si>
     <x:t>6.61%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7717</x:t>
-[...2 lines deleted...]
-    <x:t>$172,754,195.73</x:t>
+    <x:t>5.3391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,132,751.25</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062600</x:t>
   </x:si>
   <x:si>
     <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7480</x:t>
-[...2 lines deleted...]
-    <x:t>$171,895,511.47</x:t>
+    <x:t>4.6350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,399,284.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.4666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,247,113.60</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0099339</x:t>
   </x:si>
   <x:si>
     <x:t>5.88%</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.4345</x:t>
-[...2 lines deleted...]
-    <x:t>$160,546,509.37</x:t>
+    <x:t>4.4623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,087,105.90</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084828</x:t>
   </x:si>
   <x:si>
-    <x:t>5.89%</x:t>
+    <x:t>6.38%</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>4.4156</x:t>
-[...17 lines deleted...]
-    <x:t>$159,009,602.48</x:t>
+    <x:t>4.3290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,217,931.49</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0104659</x:t>
   </x:si>
   <x:si>
     <x:t>5.26%</x:t>
   </x:si>
   <x:si>
     <x:t>14/11/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.0869</x:t>
-[...2 lines deleted...]
-    <x:t>$147,959,450.67</x:t>
+    <x:t>4.0101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,560,550.89</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089413</x:t>
   </x:si>
   <x:si>
     <x:t>5.99%</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7986</x:t>
-[...2 lines deleted...]
-    <x:t>$137,521,885.04</x:t>
+    <x:t>3.7763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,016,617.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,898,204.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0108239</x:t>
   </x:si>
   <x:si>
     <x:t>5.33%</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>3.5927</x:t>
-[...2 lines deleted...]
-    <x:t>$130,069,382.52</x:t>
+    <x:t>3.6474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,306,147.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0051587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.5426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,476,158.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,771,106.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,780,751.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.3651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,989,022.10</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0077939</x:t>
   </x:si>
   <x:si>
     <x:t>6.31%</x:t>
   </x:si>
   <x:si>
     <x:t>16/05/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4924</x:t>
-[...23 lines deleted...]
-    <x:t>$126,303,926.31</x:t>
+    <x:t>3.3066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,850,569.62</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0095626</x:t>
   </x:si>
   <x:si>
-    <x:t>5.48%</x:t>
+    <x:t>5.96%</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4841</x:t>
-[...59 lines deleted...]
-    <x:t>$114,392,355.00</x:t>
+    <x:t>3.2777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,792,663.22</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0067989</x:t>
   </x:si>
   <x:si>
     <x:t>6.24%</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>3.0745</x:t>
-[...2 lines deleted...]
-    <x:t>$111,307,463.54</x:t>
+    <x:t>3.0139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,153,239.49</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0082251</x:t>
   </x:si>
   <x:si>
-    <x:t>5.82%</x:t>
+    <x:t>6.41%</x:t>
   </x:si>
   <x:si>
     <x:t>25/10/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.9592</x:t>
-[...2 lines deleted...]
-    <x:t>$107,132,973.69</x:t>
+    <x:t>2.7875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,877,079.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/02/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,491,155.32</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085171</x:t>
   </x:si>
   <x:si>
     <x:t>5.92%</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6853</x:t>
-[...2 lines deleted...]
-    <x:t>$97,217,343.39</x:t>
+    <x:t>2.5276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,378,298.83</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0086328</x:t>
   </x:si>
   <x:si>
     <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5247</x:t>
-[...17 lines deleted...]
-    <x:t>$91,214,326.36</x:t>
+    <x:t>2.5095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,715,541.54</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085726</x:t>
   </x:si>
   <x:si>
     <x:t>21/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.4007</x:t>
-[...2 lines deleted...]
-    <x:t>$86,912,598.04</x:t>
+    <x:t>2.5016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,427,126.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/06/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,268,284.38</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090353</x:t>
   </x:si>
   <x:si>
     <x:t>6.14%</x:t>
   </x:si>
   <x:si>
     <x:t>23/08/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3892</x:t>
-[...20 lines deleted...]
-    <x:t>$79,785,173.39</x:t>
+    <x:t>2.2380</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,794,573.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,752,725.59</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0055489</x:t>
   </x:si>
   <x:si>
     <x:t>6.74%</x:t>
   </x:si>
   <x:si>
     <x:t>25/08/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0930</x:t>
-[...14 lines deleted...]
-    <x:t>$74,736,998.83</x:t>
+    <x:t>1.9967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,975,596.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,746,724.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,087,857.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,169,869.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/06/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,754,213.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Cash Plus Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,168,220.00</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0061065</x:t>
   </x:si>
   <x:si>
     <x:t>5.73%</x:t>
   </x:si>
   <x:si>
     <x:t>17/06/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9949</x:t>
-[...83 lines deleted...]
-    <x:t>$62,564,735.71</x:t>
+    <x:t>1.2636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,183,866.56</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0075966</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.4286</x:t>
-[...2 lines deleted...]
-    <x:t>$15,517,713.83</x:t>
+    <x:t>0.2846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,400,485.96</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0069381</x:t>
   </x:si>
   <x:si>
     <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1652</x:t>
-[...2 lines deleted...]
-    <x:t>$5,982,361.60</x:t>
+    <x:t>0.1642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,002,536.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,152.90</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0070199</x:t>
   </x:si>
   <x:si>
+    <x:t>7.17%</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0523</x:t>
-[...17 lines deleted...]
-    <x:t>$176,290.06</x:t>
+    <x:t>0.0028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,614.63</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.0018</x:t>
-[...2 lines deleted...]
-    <x:t>$-64,812.26</x:t>
+    <x:t>0.1036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,783,286.45</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -676,100 +679,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3805077ea3344d6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra103a0217e5c4b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca78792d052944e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278bfb0c5704453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0ab63ea161684481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29665a3dd0aa421e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -873,138 +876,138 @@
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
@@ -1047,231 +1050,231 @@
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>69</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="G15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
@@ -1308,594 +1311,594 @@
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H41" s="2" t="s">