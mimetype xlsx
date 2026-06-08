--- v1 (2026-05-18)
+++ v2 (2026-06-08)
@@ -1,657 +1,648 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0777ff36f364e31" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd2eb0a383e4625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SUBD_asat_20260518" sheetId="1" r:id="R29665a3dd0aa421e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SUBD_asat_20260605" sheetId="1" r:id="R4f034264486e4fc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="204">
-[...1 lines deleted...]
-    <x:t>Australian Subordinated Debt ETF All Fund Holdings as at 18/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="201">
+  <x:si>
+    <x:t>Australian Subordinated Debt ETF All Fund Holdings as at 05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
+    <x:t>Westpac Banking Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0079091</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/06/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.7264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,535,070.75</x:t>
+  </x:si>
+  <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084026</x:t>
   </x:si>
   <x:si>
     <x:t>6.27%</x:t>
   </x:si>
   <x:si>
     <x:t>16/01/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>A-</x:t>
-[...23 lines deleted...]
-    <x:t>$195,132,751.25</x:t>
+    <x:t>5.5569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,363,059.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.7420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,689,199.83</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
+    <x:t>AU3FN0099339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.4384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,632,462.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0073029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.4156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,800,580.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.3570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,667,358.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.2740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,645,821.87</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU3FN0062600</x:t>
   </x:si>
   <x:si>
-    <x:t>5.30%</x:t>
+    <x:t>5.78%</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>4.6350</x:t>
-[...65 lines deleted...]
-    <x:t>$146,560,550.89</x:t>
+    <x:t>4.1628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,595,113.52</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089413</x:t>
   </x:si>
   <x:si>
     <x:t>5.99%</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7763</x:t>
-[...17 lines deleted...]
-    <x:t>$136,898,204.18</x:t>
+    <x:t>3.9714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,623,593.34</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0108239</x:t>
   </x:si>
   <x:si>
-    <x:t>5.33%</x:t>
+    <x:t>5.31%</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6474</x:t>
-[...2 lines deleted...]
-    <x:t>$133,306,147.88</x:t>
+    <x:t>3.7083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,042,863.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.6153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,655,094.22</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0051587</x:t>
   </x:si>
   <x:si>
+    <x:t>6.47%</x:t>
+  </x:si>
+  <x:si>
     <x:t>18/11/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>3.5426</x:t>
-[...23 lines deleted...]
-    <x:t>$126,771,106.19</x:t>
+    <x:t>3.5645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,807,430.83</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090262</x:t>
   </x:si>
   <x:si>
-    <x:t>5.83%</x:t>
+    <x:t>6.31%</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4415</x:t>
-[...2 lines deleted...]
-    <x:t>$125,780,751.16</x:t>
+    <x:t>3.4194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,521,776.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,494,330.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.2445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,153,327.97</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0107488</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>3.3651</x:t>
-[...32 lines deleted...]
-    <x:t>$119,792,663.22</x:t>
+    <x:t>3.2382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,924,631.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,153,817.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/02/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,641,361.18</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0067989</x:t>
   </x:si>
   <x:si>
     <x:t>6.24%</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>3.0139</x:t>
-[...32 lines deleted...]
-    <x:t>$94,491,155.32</x:t>
+    <x:t>2.7442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,932,981.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,034,746.10</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085171</x:t>
   </x:si>
   <x:si>
-    <x:t>5.92%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5276</x:t>
-[...17 lines deleted...]
-    <x:t>$91,715,541.54</x:t>
+    <x:t>2.5076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,318,895.66</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085726</x:t>
   </x:si>
   <x:si>
     <x:t>21/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5016</x:t>
-[...2 lines deleted...]
-    <x:t>$91,427,126.10</x:t>
+    <x:t>2.5027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,140,277.17</x:t>
   </x:si>
   <x:si>
     <x:t>Suncorp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0081386</x:t>
   </x:si>
   <x:si>
     <x:t>6.65%</x:t>
   </x:si>
   <x:si>
     <x:t>27/06/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3330</x:t>
-[...2 lines deleted...]
-    <x:t>$85,268,284.38</x:t>
+    <x:t>2.3770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,563,875.73</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090353</x:t>
   </x:si>
   <x:si>
-    <x:t>6.14%</x:t>
+    <x:t>6.59%</x:t>
   </x:si>
   <x:si>
     <x:t>23/08/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2380</x:t>
-[...2 lines deleted...]
-    <x:t>$81,794,573.89</x:t>
+    <x:t>2.3170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,378,627.11</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094280</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1821</x:t>
-[...2 lines deleted...]
-    <x:t>$79,752,725.59</x:t>
+    <x:t>2.2323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,292,972.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,901,243.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/06/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,014,469.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,914,593.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,337,073.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Cash Plus Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,073,450.00</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0055489</x:t>
   </x:si>
   <x:si>
-    <x:t>6.74%</x:t>
+    <x:t>7.19%</x:t>
   </x:si>
   <x:si>
     <x:t>25/08/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9967</x:t>
-[...98 lines deleted...]
-    <x:t>$46,183,866.56</x:t>
+    <x:t>1.5901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,904,935.27</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0075966</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2846</x:t>
-[...2 lines deleted...]
-    <x:t>$10,400,485.96</x:t>
+    <x:t>0.2304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,389,085.28</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0069381</x:t>
   </x:si>
   <x:si>
     <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1642</x:t>
-[...2 lines deleted...]
-    <x:t>$6,002,536.27</x:t>
+    <x:t>0.1094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,985,214.72</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0070330</x:t>
   </x:si>
   <x:si>
     <x:t>7.14%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.0048</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,152.90</x:t>
+    <x:t>$174,625.51</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0070199</x:t>
   </x:si>
   <x:si>
     <x:t>7.17%</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2032</x:t>
   </x:si>
   <x:si>
     <x:t>0.0028</x:t>
   </x:si>
   <x:si>
-    <x:t>$102,614.63</x:t>
+    <x:t>$102,892.22</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1036</x:t>
-[...2 lines deleted...]
-    <x:t>$3,783,286.45</x:t>
+    <x:t>0.0346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,252,604.26</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -679,100 +670,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R278bfb0c5704453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0ab63ea161684481" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29665a3dd0aa421e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cac6828211b4a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfba73d3e72724487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f034264486e4fc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I41"/>
+  <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -847,109 +838,109 @@
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
@@ -992,498 +983,498 @@
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
@@ -1491,51 +1482,51 @@
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
@@ -1555,364 +1546,335 @@
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A40" s="1">
-[...52 lines deleted...]
-      <x:c r="I41" s="2" t="s">
+      <x:c r="A40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H40" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A41:I41"/>
+    <x:mergeCell ref="A40:I40"/>
   </x:mergeCells>
 </x:worksheet>
 </file>