--- v2 (2026-06-08)
+++ v3 (2026-06-29)
@@ -1,648 +1,648 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd2eb0a383e4625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9d6036a1a44ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SUBD_asat_20260605" sheetId="1" r:id="R4f034264486e4fc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SUBD_asat_20260629" sheetId="1" r:id="R3bfac4c8571b4169"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="201">
   <x:si>
-    <x:t>Australian Subordinated Debt ETF All Fund Holdings as at 05/06/2026</x:t>
+    <x:t>Australian Subordinated Debt ETF All Fund Holdings as at 29/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0079091</x:t>
   </x:si>
   <x:si>
     <x:t>6.61%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2033</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>5.7264</x:t>
-[...2 lines deleted...]
-    <x:t>$208,535,070.75</x:t>
+    <x:t>5.7280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,574,941.21</x:t>
   </x:si>
   <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084026</x:t>
   </x:si>
   <x:si>
     <x:t>6.27%</x:t>
   </x:si>
   <x:si>
     <x:t>16/01/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>5.5569</x:t>
-[...2 lines deleted...]
-    <x:t>$202,363,059.84</x:t>
+    <x:t>5.6965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,421,128.76</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094793</x:t>
   </x:si>
   <x:si>
     <x:t>5.84%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.7420</x:t>
-[...2 lines deleted...]
-    <x:t>$172,689,199.83</x:t>
+    <x:t>4.8547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,619,640.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Australia Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0084828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.5256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,580,517.87</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
+    <x:t>AU3FN0073029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.4120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,424,297.46</x:t>
+  </x:si>
+  <x:si>
     <x:t>AU3FN0099339</x:t>
   </x:si>
   <x:si>
     <x:t>5.88%</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.4384</x:t>
-[...35 lines deleted...]
-    <x:t>$158,667,358.80</x:t>
+    <x:t>4.3759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,104,565.55</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0104659</x:t>
   </x:si>
   <x:si>
     <x:t>5.74%</x:t>
   </x:si>
   <x:si>
     <x:t>14/11/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.2740</x:t>
-[...2 lines deleted...]
-    <x:t>$155,645,821.87</x:t>
+    <x:t>4.2780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,519,632.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.9705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,270,385.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,497,800.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,011,121.50</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062600</x:t>
   </x:si>
   <x:si>
     <x:t>5.78%</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>4.1628</x:t>
-[...53 lines deleted...]
-    <x:t>$131,655,094.22</x:t>
+    <x:t>3.6263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,678,122.17</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0051587</x:t>
   </x:si>
   <x:si>
     <x:t>6.47%</x:t>
   </x:si>
   <x:si>
     <x:t>18/11/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>3.5645</x:t>
-[...2 lines deleted...]
-    <x:t>$129,807,430.83</x:t>
+    <x:t>3.5605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,269,836.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,906,449.19</x:t>
   </x:si>
   <x:si>
     <x:t>Macquarie Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090262</x:t>
   </x:si>
   <x:si>
     <x:t>6.31%</x:t>
   </x:si>
   <x:si>
     <x:t>20/02/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4194</x:t>
-[...2 lines deleted...]
-    <x:t>$124,521,776.32</x:t>
+    <x:t>3.4232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,246,177.49</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0077939</x:t>
   </x:si>
   <x:si>
     <x:t>6.80%</x:t>
   </x:si>
   <x:si>
     <x:t>16/05/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>3.4186</x:t>
-[...17 lines deleted...]
-    <x:t>$118,153,327.97</x:t>
+    <x:t>3.4167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,009,033.20</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0107488</x:t>
   </x:si>
   <x:si>
     <x:t>20/08/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>3.2382</x:t>
-[...2 lines deleted...]
-    <x:t>$117,924,631.20</x:t>
+    <x:t>3.3264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,706,157.51</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0082251</x:t>
   </x:si>
   <x:si>
     <x:t>6.41%</x:t>
   </x:si>
   <x:si>
     <x:t>25/10/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>2.8051</x:t>
-[...2 lines deleted...]
-    <x:t>$102,153,817.01</x:t>
+    <x:t>2.8041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,595,885.93</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0107504</x:t>
   </x:si>
   <x:si>
     <x:t>5.24%</x:t>
   </x:si>
   <x:si>
     <x:t>23/02/2037</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7636</x:t>
-[...2 lines deleted...]
-    <x:t>$100,641,361.18</x:t>
+    <x:t>2.7652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,173,272.62</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0067989</x:t>
   </x:si>
   <x:si>
     <x:t>6.24%</x:t>
   </x:si>
   <x:si>
     <x:t>14/04/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>2.7442</x:t>
-[...2 lines deleted...]
-    <x:t>$99,932,981.26</x:t>
+    <x:t>2.7413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,298,666.31</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0086328</x:t>
   </x:si>
   <x:si>
     <x:t>6.20%</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5547</x:t>
-[...2 lines deleted...]
-    <x:t>$93,034,746.10</x:t>
+    <x:t>2.5543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,457,027.04</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085171</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5076</x:t>
-[...2 lines deleted...]
-    <x:t>$91,318,895.66</x:t>
+    <x:t>2.5079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,756,619.93</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085726</x:t>
   </x:si>
   <x:si>
     <x:t>21/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.5027</x:t>
-[...2 lines deleted...]
-    <x:t>$91,140,277.17</x:t>
+    <x:t>2.4845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,900,654.04</x:t>
   </x:si>
   <x:si>
     <x:t>Suncorp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0081386</x:t>
   </x:si>
   <x:si>
     <x:t>6.65%</x:t>
   </x:si>
   <x:si>
     <x:t>27/06/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3770</x:t>
-[...2 lines deleted...]
-    <x:t>$86,563,875.73</x:t>
+    <x:t>2.4080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,102,365.40</x:t>
   </x:si>
   <x:si>
     <x:t>Bnp Paribas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090353</x:t>
   </x:si>
   <x:si>
     <x:t>6.59%</x:t>
   </x:si>
   <x:si>
     <x:t>23/08/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBB</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3170</x:t>
-[...2 lines deleted...]
-    <x:t>$84,378,627.11</x:t>
+    <x:t>2.4024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,898,599.23</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094280</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>2.2323</x:t>
-[...2 lines deleted...]
-    <x:t>$81,292,972.92</x:t>
+    <x:t>2.2479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,245,788.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,279,454.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,907,548.04</x:t>
   </x:si>
   <x:si>
     <x:t>Barclays Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0088993</x:t>
   </x:si>
   <x:si>
     <x:t>6.44%</x:t>
   </x:si>
   <x:si>
     <x:t>28/05/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>1.9469</x:t>
-[...2 lines deleted...]
-    <x:t>$70,901,243.51</x:t>
+    <x:t>1.9489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,306,425.82</x:t>
   </x:si>
   <x:si>
     <x:t>Insurance Australia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0096251</x:t>
   </x:si>
   <x:si>
     <x:t>5.85%</x:t>
   </x:si>
   <x:si>
     <x:t>15/06/2037</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8951</x:t>
-[...35 lines deleted...]
-    <x:t>$67,337,073.62</x:t>
+    <x:t>1.8705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,436,108.41</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NA</x:t>
   </x:si>
   <x:si>
-    <x:t>1.7869</x:t>
-[...2 lines deleted...]
-    <x:t>$65,073,450.00</x:t>
+    <x:t>1.7841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,274,820.00</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0055489</x:t>
   </x:si>
   <x:si>
     <x:t>7.19%</x:t>
   </x:si>
   <x:si>
     <x:t>25/08/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.5901</x:t>
-[...2 lines deleted...]
-    <x:t>$57,904,935.27</x:t>
+    <x:t>0.8572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,363,524.77</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0075966</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2304</x:t>
-[...2 lines deleted...]
-    <x:t>$8,389,085.28</x:t>
+    <x:t>0.2259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,265,561.61</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0069381</x:t>
   </x:si>
   <x:si>
     <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.1094</x:t>
-[...2 lines deleted...]
-    <x:t>$3,985,214.72</x:t>
+    <x:t>0.1066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,900,040.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,200,368.63</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0070330</x:t>
   </x:si>
   <x:si>
     <x:t>7.14%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0048</x:t>
-[...17 lines deleted...]
-    <x:t>$102,892.22</x:t>
+    <x:t>0.0394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,441,966.62</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0346</x:t>
-[...2 lines deleted...]
-    <x:t>$1,252,604.26</x:t>
+    <x:t>0.0577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,107,599.07</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -670,51 +670,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cac6828211b4a4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfba73d3e72724487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f034264486e4fc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf585720031be4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2065a2bddaa9455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3bfac4c8571b4169" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I40"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -896,399 +896,399 @@
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
@@ -1302,51 +1302,51 @@
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
@@ -1360,121 +1360,121 @@
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
@@ -1517,138 +1517,138 @@
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
@@ -1679,138 +1679,138 @@
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">