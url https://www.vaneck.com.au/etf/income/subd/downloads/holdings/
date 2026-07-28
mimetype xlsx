--- v3 (2026-06-29)
+++ v4 (2026-07-28)
@@ -1,648 +1,639 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f9d6036a1a44ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc0f40aa6c8446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SUBD_asat_20260629" sheetId="1" r:id="R3bfac4c8571b4169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SUBD_asat_20260727" sheetId="1" r:id="Rb48a4b9458494615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="324" uniqueCount="201">
-[...1 lines deleted...]
-    <x:t>Australian Subordinated Debt ETF All Fund Holdings as at 29/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="198">
+  <x:si>
+    <x:t>Australian Subordinated Debt ETF All Fund Holdings as at 27/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0079091</x:t>
   </x:si>
   <x:si>
-    <x:t>6.61%</x:t>
+    <x:t>6.77%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2033</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>5.7280</x:t>
-[...2 lines deleted...]
-    <x:t>$209,574,941.21</x:t>
+    <x:t>6.0562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,564,780.99</x:t>
   </x:si>
   <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.27%</x:t>
+    <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>16/01/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>5.6965</x:t>
-[...2 lines deleted...]
-    <x:t>$208,421,128.76</x:t>
+    <x:t>5.7601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,585,971.82</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094793</x:t>
   </x:si>
   <x:si>
-    <x:t>5.84%</x:t>
+    <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.8547</x:t>
-[...2 lines deleted...]
-    <x:t>$177,619,640.30</x:t>
+    <x:t>4.9340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,954,915.27</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084828</x:t>
   </x:si>
   <x:si>
-    <x:t>6.38%</x:t>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>4.5256</x:t>
-[...2 lines deleted...]
-    <x:t>$165,580,517.87</x:t>
+    <x:t>4.5119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,301,852.61</x:t>
   </x:si>
   <x:si>
     <x:t>Commonwealth Bank Of Australia</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0073029</x:t>
   </x:si>
   <x:si>
-    <x:t>7.13%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/11/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>4.4120</x:t>
-[...2 lines deleted...]
-    <x:t>$161,424,297.46</x:t>
+    <x:t>4.4968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,741,431.90</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0099339</x:t>
   </x:si>
   <x:si>
-    <x:t>5.88%</x:t>
+    <x:t>6.17%</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.3759</x:t>
-[...2 lines deleted...]
-    <x:t>$160,104,565.55</x:t>
+    <x:t>4.4295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,245,410.14</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0104659</x:t>
   </x:si>
   <x:si>
-    <x:t>5.74%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>14/11/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.2780</x:t>
-[...2 lines deleted...]
-    <x:t>$156,519,632.57</x:t>
+    <x:t>4.3774</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,313,469.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0051587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.1113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,448,561.01</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0089413</x:t>
   </x:si>
   <x:si>
-    <x:t>5.99%</x:t>
+    <x:t>6.13%</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>3.9705</x:t>
-[...2 lines deleted...]
-    <x:t>$145,270,385.99</x:t>
+    <x:t>3.9063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,844,507.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,372,033.46</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0096483</x:t>
   </x:si>
   <x:si>
-    <x:t>6.02%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/03/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBB+</x:t>
   </x:si>
   <x:si>
-    <x:t>3.7581</x:t>
-[...17 lines deleted...]
-    <x:t>$136,011,121.50</x:t>
+    <x:t>3.7238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,077,473.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.7026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,291,117.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.6912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,871,189.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.5194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,499,946.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.2820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,697,725.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/02/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.0074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,513,874.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0067989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,709,496.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.7922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,536,678.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.6245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,315,279.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,271,342.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,457,139.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,393,676.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncorp Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0081386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27/06/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,298,760.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.2320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,760,962.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Banking Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.1363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,213,732.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0098984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,304,198.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.0141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,683,697.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Insurance Australia Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15/06/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.8534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,725,147.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Cash Plus Active ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.7601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,265,980.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Queensland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0112108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.4636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,270,442.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0075966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,352,278.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.2589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,600,778.55</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0062600</x:t>
   </x:si>
   <x:si>
-    <x:t>5.78%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>20/08/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>3.6263</x:t>
-[...299 lines deleted...]
-    <x:t>$65,274,820.00</x:t>
+    <x:t>0.2100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,787,094.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0069381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.1056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,915,361.93</x:t>
   </x:si>
   <x:si>
     <x:t>Qbe Insurance Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0055489</x:t>
   </x:si>
   <x:si>
     <x:t>7.19%</x:t>
   </x:si>
   <x:si>
     <x:t>25/08/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.8572</x:t>
-[...44 lines deleted...]
-    <x:t>$3,200,368.63</x:t>
+    <x:t>0.0837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,102,615.03</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0070330</x:t>
   </x:si>
   <x:si>
     <x:t>7.14%</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0394</x:t>
-[...2 lines deleted...]
-    <x:t>$1,441,966.62</x:t>
+    <x:t>0.0390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,447,612.48</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.0577</x:t>
-[...2 lines deleted...]
-    <x:t>$2,107,599.07</x:t>
+    <x:t>-0.0195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-728,110.04</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -670,100 +661,100 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf585720031be4bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2065a2bddaa9455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3bfac4c8571b4169" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd40aee2c4e4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R83007f4ad2194a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb48a4b9458494615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I40"/>
+  <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
     <x:row r="2" spans="1:9" ht="30" customHeight="1">
       <x:c r="A2" s="2" t="s">
-        <x:v>200</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="B2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -902,979 +893,1008 @@
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>39</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="G28" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A40" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I40" s="2" t="s">
+      <x:c r="A40" s="1">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="B41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A40:I40"/>
+    <x:mergeCell ref="A41:I41"/>
   </x:mergeCells>
 </x:worksheet>
 </file>