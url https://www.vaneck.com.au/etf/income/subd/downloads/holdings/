--- v4 (2026-07-28)
+++ v5 (2026-08-17)
@@ -1,639 +1,639 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc0f40aa6c8446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe55c1dc1e09402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SUBD_asat_20260727" sheetId="1" r:id="Rb48a4b9458494615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SUBD_asat_20260817" sheetId="1" r:id="Rc482ebc4db5741f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="198">
   <x:si>
-    <x:t>Australian Subordinated Debt ETF All Fund Holdings as at 27/07/2026</x:t>
+    <x:t>Australian Subordinated Debt ETF All Fund Holdings as at 17/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon rate</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity date</x:t>
   </x:si>
   <x:si>
     <x:t>Composite rating</x:t>
   </x:si>
   <x:si>
     <x:t>Weight (%)</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Westpac Banking Corp</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0079091</x:t>
   </x:si>
   <x:si>
     <x:t>6.77%</x:t>
   </x:si>
   <x:si>
     <x:t>23/06/2033</x:t>
   </x:si>
   <x:si>
     <x:t>A-</x:t>
   </x:si>
   <x:si>
-    <x:t>6.0562</x:t>
-[...2 lines deleted...]
-    <x:t>$224,564,780.99</x:t>
+    <x:t>5.9907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,428,347.20</x:t>
   </x:si>
   <x:si>
     <x:t>Australia &amp; New Zealand Banking Group L</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084026</x:t>
   </x:si>
   <x:si>
     <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>16/01/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>5.7601</x:t>
-[...2 lines deleted...]
-    <x:t>$213,585,971.82</x:t>
+    <x:t>5.3675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,772,531.32</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0094793</x:t>
   </x:si>
   <x:si>
     <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>15/01/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>4.9340</x:t>
-[...2 lines deleted...]
-    <x:t>$182,954,915.27</x:t>
+    <x:t>4.6452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,350,002.84</x:t>
   </x:si>
   <x:si>
     <x:t>National Australia Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0084828</x:t>
   </x:si>
   <x:si>
+    <x:t>6.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.2930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,977,803.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commonwealth Bank Of Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0099339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.2579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,648,146.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0104659</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2034</x:t>
-[...8 lines deleted...]
-    <x:t>Commonwealth Bank Of Australia</x:t>
+    <x:t>14/11/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.2003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,458,965.89</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0073029</x:t>
   </x:si>
   <x:si>
+    <x:t>7.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/11/2032</x:t>
   </x:si>
   <x:si>
-    <x:t>4.4968</x:t>
-[...29 lines deleted...]
-    <x:t>$162,313,469.00</x:t>
+    <x:t>3.9659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,562,152.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0089413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.9109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,471,632.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0108239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.6988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,422,487.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0096483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB+</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.6537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,709,200.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Macquarie Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/08/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,000,845.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0077939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16/05/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,357,155.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,228,408.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0113148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.4257</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,052,000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0095626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.3448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,982,220.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0107504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/02/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.9001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,098,963.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACI3C9W27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.8970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,981,300.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0082251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25/10/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,629,979.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0085726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21/03/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,521,586.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0086328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,592,881.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0067989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.5137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,431,269.09</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0051587</x:t>
   </x:si>
   <x:si>
     <x:t>6.47%</x:t>
   </x:si>
   <x:si>
     <x:t>18/11/2031</x:t>
   </x:si>
   <x:si>
-    <x:t>4.1113</x:t>
-[...146 lines deleted...]
-    <x:t>$103,536,678.62</x:t>
+    <x:t>2.4857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,366,472.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0090353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.4760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,998,419.52</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0085171</x:t>
   </x:si>
   <x:si>
     <x:t>6.41%</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.6245</x:t>
-[...47 lines deleted...]
-    <x:t>$93,393,676.18</x:t>
+    <x:t>2.4358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,473,438.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0094280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.3059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,539,780.06</x:t>
   </x:si>
   <x:si>
     <x:t>Suncorp Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0081386</x:t>
   </x:si>
   <x:si>
     <x:t>6.82%</x:t>
   </x:si>
   <x:si>
     <x:t>27/06/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.3813</x:t>
-[...14 lines deleted...]
-    <x:t>$82,760,962.68</x:t>
+    <x:t>2.2809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,593,443.73</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Banking Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0090866</x:t>
   </x:si>
   <x:si>
     <x:t>6.63%</x:t>
   </x:si>
   <x:si>
     <x:t>29/08/2034</x:t>
   </x:si>
   <x:si>
-    <x:t>2.1363</x:t>
-[...2 lines deleted...]
-    <x:t>$79,213,732.73</x:t>
+    <x:t>2.0942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,505,015.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barclays Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0088993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28/05/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.9217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,954,648.98</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0098984</x:t>
   </x:si>
   <x:si>
     <x:t>29/11/2035</x:t>
   </x:si>
   <x:si>
-    <x:t>2.0578</x:t>
-[...17 lines deleted...]
-    <x:t>$74,683,697.95</x:t>
+    <x:t>1.9060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,360,122.91</x:t>
   </x:si>
   <x:si>
     <x:t>Insurance Australia Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0096251</x:t>
   </x:si>
   <x:si>
     <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>15/06/2037</x:t>
   </x:si>
   <x:si>
-    <x:t>1.8534</x:t>
-[...2 lines deleted...]
-    <x:t>$68,725,147.86</x:t>
+    <x:t>1.8186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,041,432.96</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Cash Plus Active ETF</x:t>
   </x:si>
   <x:si>
     <x:t>MONY AU</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/01/2099</x:t>
   </x:si>
   <x:si>
-    <x:t>NA</x:t>
-[...5 lines deleted...]
-    <x:t>$65,265,980.00</x:t>
+    <x:t>1.7175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,202,150.00</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Queensland Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0112108</x:t>
   </x:si>
   <x:si>
     <x:t>6.05%</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.4636</x:t>
-[...2 lines deleted...]
-    <x:t>$54,270,442.86</x:t>
+    <x:t>1.3548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,434,303.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,289,830.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0069381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,982.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU3FN0070330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/08/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.0107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,009.72</x:t>
   </x:si>
   <x:si>
     <x:t>AU3FN0075966</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2033</x:t>
   </x:si>
   <x:si>
-    <x:t>0.2792</x:t>
-[...74 lines deleted...]
-    <x:t>$1,447,612.48</x:t>
+    <x:t>0.0018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,100.76</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.0195</x:t>
-[...2 lines deleted...]
-    <x:t>$-728,110.04</x:t>
+    <x:t>0.0695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,633,395.14</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -661,51 +661,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fd40aee2c4e4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R83007f4ad2194a97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb48a4b9458494615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67c1e1acfd2f4fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7da1b74240e64869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc482ebc4db5741f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="18" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="16" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -893,985 +893,985 @@
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E41" s="2" t="s">