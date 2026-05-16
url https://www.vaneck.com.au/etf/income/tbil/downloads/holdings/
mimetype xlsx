--- v0 (2026-04-24)
+++ v1 (2026-05-16)
@@ -1,303 +1,312 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra70dbed24ea74ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd854eb87a8ac47e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260424" sheetId="1" r:id="R9a207b53c7ce4742"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260515" sheetId="1" r:id="R9a07b1d30e40448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="86">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 24/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="89">
+  <x:si>
+    <x:t>All Fund Holdings as at 15/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01Y56BT09</x:t>
+    <x:t>BBG01VBK92P2</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>07-05-2026</x:t>
+    <x:t>11-06-2026</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>10.16</x:t>
-[...38 lines deleted...]
-    <x:t>$7,182,217.00</x:t>
+    <x:t>10.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,381,105.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YQ45NL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04-06-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,364,293.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VV08ZZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09-07-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,730,900.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZDC8DQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-07-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,705,803.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Z6JJ8Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-07-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,653,945.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZJ6W190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-07-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,612,251.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Z1PSLC4</x:t>
   </x:si>
   <x:si>
     <x:t>25-06-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.93</x:t>
-[...14 lines deleted...]
-    <x:t>$7,091,174.00</x:t>
+    <x:t>$6,602,921.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZPCKH43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30-07-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,564,625.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YXZW0M0</x:t>
   </x:si>
   <x:si>
     <x:t>18-06-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.80</x:t>
-[...62 lines deleted...]
-    <x:t>$6,093,805.00</x:t>
+    <x:t>6.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,530,917.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZTZ1Q76</x:t>
   </x:si>
   <x:si>
     <x:t>02-06-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.62</x:t>
-[...2 lines deleted...]
-    <x:t>$2,715,066.00</x:t>
+    <x:t>5.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,589,569.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020BMV751</x:t>
   </x:si>
   <x:si>
     <x:t>23-06-2026</x:t>
   </x:si>
   <x:si>
+    <x:t>5.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,499,850.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02037XBR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-06-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,453,533.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZZ4GDN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09-06-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,437,820.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020PVMGH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07-07-2026</x:t>
+  </x:si>
+  <x:si>
     <x:t>2.54</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,626,094.00</x:t>
-[...23 lines deleted...]
-    <x:t>$2,554,723.00</x:t>
+    <x:t>$2,625,731.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020V17FF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14-07-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,491,861.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02156VP97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28-07-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,480,143.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020ZG8QT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-07-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,462,392.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020JGMHB7</x:t>
   </x:si>
   <x:si>
     <x:t>30-06-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.46</x:t>
-[...2 lines deleted...]
-    <x:t>$2,539,712.00</x:t>
+    <x:t>2.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,382,631.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.03</x:t>
-[...2 lines deleted...]
-    <x:t>$29,393.00</x:t>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,887.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -325,56 +334,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b449702adeb460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R47287f3058eb4fdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a207b53c7ce4742" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4122dea9d9e54398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R95fb45ab547141d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a07b1d30e40448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I22"/>
+  <x:dimension ref="A1:I23"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -624,390 +633,419 @@
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:9" ht="30" customHeight="1">
-      <x:c r="A22" s="2" t="s">
+    <x:row r="22" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A22" s="1">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="B22" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I22" s="2" t="s">
+      <x:c r="C22" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A23" s="2" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A22:I22"/>
+    <x:mergeCell ref="A23:I23"/>
   </x:mergeCells>
 </x:worksheet>
 </file>