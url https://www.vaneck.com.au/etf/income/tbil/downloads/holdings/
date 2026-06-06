--- v1 (2026-05-16)
+++ v2 (2026-06-06)
@@ -1,312 +1,300 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd854eb87a8ac47e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e00f1a82919465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260515" sheetId="1" r:id="R9a07b1d30e40448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260605" sheetId="1" r:id="R290012e2d12e42f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="89">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="85">
+  <x:si>
+    <x:t>All Fund Holdings as at 05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01VBK92P2</x:t>
+    <x:t>BBG01VV08ZZ1</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11-06-2026</x:t>
+    <x:t>09-07-2026</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>10.99</x:t>
-[...26 lines deleted...]
-    <x:t>$8,730,900.00</x:t>
+    <x:t>11.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,201,153.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Z6JJ8Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02-07-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,120,370.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WCQ4BD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06-08-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,374,171.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>16-07-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.47</x:t>
-[...14 lines deleted...]
-    <x:t>$6,653,945.00</x:t>
+    <x:t>6.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,723,882.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZZ4GDQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13-08-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,670,110.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZJ6W190</x:t>
   </x:si>
   <x:si>
     <x:t>23-07-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.38</x:t>
-[...11 lines deleted...]
-    <x:t>$6,602,921.00</x:t>
+    <x:t>6.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,627,200.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020BMV733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27-08-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,623,111.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZPCKH43</x:t>
   </x:si>
   <x:si>
     <x:t>30-07-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.34</x:t>
-[...62 lines deleted...]
-    <x:t>$5,437,820.00</x:t>
+    <x:t>6.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,572,312.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02037XBS7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-08-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,466,603.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020V17FF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14-07-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,347,267.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020ZG8QT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-07-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,316,266.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020PVMGH3</x:t>
   </x:si>
   <x:si>
     <x:t>07-07-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.54</x:t>
-[...14 lines deleted...]
-    <x:t>$2,491,861.00</x:t>
+    <x:t>5.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,079,482.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021GJB4T4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11-08-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,740,430.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021RVWR02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25-08-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,597,528.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02156VP97</x:t>
   </x:si>
   <x:si>
     <x:t>28-07-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.39</x:t>
-[...26 lines deleted...]
-    <x:t>$2,382,631.00</x:t>
+    <x:t>2.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,486,544.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021BCBPB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04-08-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,473,663.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021KR9655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18-08-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,407,607.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...2 lines deleted...]
-    <x:t>$3,887.00</x:t>
+    <x:t>-0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-53,920.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -334,56 +322,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4122dea9d9e54398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R95fb45ab547141d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a07b1d30e40448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f915672e9441b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R19ab8b46b5cf469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R290012e2d12e42f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I23"/>
+  <x:dimension ref="A1:I22"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -937,115 +925,86 @@
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I21" s="1" t="s">
+    </x:row>
+    <x:row r="22" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A22" s="2" t="s">
         <x:v>84</x:v>
       </x:c>
-    </x:row>
-[...54 lines deleted...]
-      <x:c r="I23" s="2" t="s">
+      <x:c r="B22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A23:I23"/>
+    <x:mergeCell ref="A22:I22"/>
   </x:mergeCells>
 </x:worksheet>
 </file>