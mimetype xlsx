--- v2 (2026-06-06)
+++ v3 (2026-06-26)
@@ -1,300 +1,303 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e00f1a82919465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a18ed4d4e5428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260605" sheetId="1" r:id="R290012e2d12e42f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260625" sheetId="1" r:id="R06e53928bf804b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="85">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="86">
+  <x:si>
+    <x:t>All Fund Holdings as at 25/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VV08ZZ1</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>09-07-2026</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>11.99</x:t>
-[...2 lines deleted...]
-    <x:t>$12,201,153.00</x:t>
+    <x:t>11.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,870,869.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Z6JJ8Y8</x:t>
   </x:si>
   <x:si>
     <x:t>02-07-2026</x:t>
   </x:si>
   <x:si>
     <x:t>9.94</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,120,370.00</x:t>
+    <x:t>$10,676,247.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WCQ4BD4</x:t>
   </x:si>
   <x:si>
     <x:t>06-08-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>8.23</x:t>
-[...2 lines deleted...]
-    <x:t>$8,374,171.00</x:t>
+    <x:t>8.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,835,043.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZDC8DQ5</x:t>
   </x:si>
   <x:si>
     <x:t>16-07-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.61</x:t>
-[...2 lines deleted...]
-    <x:t>$6,723,882.00</x:t>
+    <x:t>6.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,094,145.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZZ4GDQ0</x:t>
   </x:si>
   <x:si>
     <x:t>13-08-2026</x:t>
   </x:si>
   <x:si>
     <x:t>6.55</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,670,110.00</x:t>
+    <x:t>$7,037,876.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZJ6W190</x:t>
   </x:si>
   <x:si>
     <x:t>23-07-2026</x:t>
   </x:si>
   <x:si>
     <x:t>6.51</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,627,200.00</x:t>
+    <x:t>$6,991,053.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020BMV733</x:t>
   </x:si>
   <x:si>
     <x:t>27-08-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,623,111.00</x:t>
+    <x:t>6.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,987,179.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZPCKH43</x:t>
   </x:si>
   <x:si>
     <x:t>30-07-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.46</x:t>
-[...2 lines deleted...]
-    <x:t>$6,572,312.00</x:t>
+    <x:t>6.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,934,117.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02037XBS7</x:t>
   </x:si>
   <x:si>
     <x:t>20-08-2026</x:t>
   </x:si>
   <x:si>
     <x:t>6.35</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,466,603.00</x:t>
+    <x:t>$6,822,562.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020V17FF3</x:t>
   </x:si>
   <x:si>
     <x:t>14-07-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.24</x:t>
-[...2 lines deleted...]
-    <x:t>$6,347,267.00</x:t>
+    <x:t>6.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,696,688.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020ZG8QT6</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.21</x:t>
-[...2 lines deleted...]
-    <x:t>$6,316,266.00</x:t>
+    <x:t>6.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,663,101.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020PVMGH3</x:t>
   </x:si>
   <x:si>
     <x:t>07-07-2026</x:t>
   </x:si>
   <x:si>
     <x:t>5.97</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,079,482.00</x:t>
+    <x:t>$6,413,561.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4T4</x:t>
   </x:si>
   <x:si>
     <x:t>11-08-2026</x:t>
   </x:si>
   <x:si>
     <x:t>2.69</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,740,430.00</x:t>
+    <x:t>$2,892,121.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021RVWR02</x:t>
   </x:si>
   <x:si>
     <x:t>25-08-2026</x:t>
   </x:si>
   <x:si>
     <x:t>2.55</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,597,528.00</x:t>
+    <x:t>$2,739,745.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02156VP97</x:t>
   </x:si>
   <x:si>
     <x:t>28-07-2026</x:t>
   </x:si>
   <x:si>
     <x:t>2.44</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,486,544.00</x:t>
+    <x:t>$2,623,555.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021BCBPB6</x:t>
   </x:si>
   <x:si>
     <x:t>04-08-2026</x:t>
   </x:si>
   <x:si>
     <x:t>2.43</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,473,663.00</x:t>
+    <x:t>$2,610,114.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021KR9655</x:t>
   </x:si>
   <x:si>
     <x:t>18-08-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.37</x:t>
-[...2 lines deleted...]
-    <x:t>$2,407,607.00</x:t>
+    <x:t>2.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,540,033.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.05</x:t>
-[...2 lines deleted...]
-    <x:t>$-53,920.00</x:t>
+    <x:t>0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,256.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -322,51 +325,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f915672e9441b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R19ab8b46b5cf469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R290012e2d12e42f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f91ef9b4b4b4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R44e9f1cbd6814b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06e53928bf804b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I22"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -621,381 +624,381 @@
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="30" customHeight="1">
       <x:c r="A22" s="2" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="B22" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C22" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D22" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E22" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F22" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G22" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H22" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="2" t="s">
         <x:v>1</x:v>
       </x:c>