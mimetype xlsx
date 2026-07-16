--- v3 (2026-06-26)
+++ v4 (2026-07-16)
@@ -1,303 +1,303 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83a18ed4d4e5428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c023d94c3964f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260625" sheetId="1" r:id="R06e53928bf804b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260715" sheetId="1" r:id="R6c1a1dfae5434685"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="86">
   <x:si>
-    <x:t>All Fund Holdings as at 25/06/2026</x:t>
+    <x:t>All Fund Holdings as at 15/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01VV08ZZ1</x:t>
+    <x:t>BBG01WCQ4BD4</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>09-07-2026</x:t>
+    <x:t>06-08-2026</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>11.98</x:t>
-[...38 lines deleted...]
-    <x:t>$7,094,145.00</x:t>
+    <x:t>11.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,376,221.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WX1MT38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03-09-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,631,199.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZZ4GDQ0</x:t>
   </x:si>
   <x:si>
     <x:t>13-08-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.55</x:t>
-[...14 lines deleted...]
-    <x:t>$6,991,053.00</x:t>
+    <x:t>7.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,502,960.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020V17F81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-09-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,480,267.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020ZG8QX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-09-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,468,097.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020BMV733</x:t>
   </x:si>
   <x:si>
     <x:t>27-08-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.50</x:t>
-[...14 lines deleted...]
-    <x:t>$6,934,117.00</x:t>
+    <x:t>7.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,449,499.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020PVMGM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-09-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,426,188.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02037XBS7</x:t>
   </x:si>
   <x:si>
     <x:t>20-08-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.35</x:t>
-[...38 lines deleted...]
-    <x:t>$6,413,561.00</x:t>
+    <x:t>6.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,275,025.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4T4</x:t>
   </x:si>
   <x:si>
     <x:t>11-08-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.69</x:t>
-[...2 lines deleted...]
-    <x:t>$2,892,121.00</x:t>
+    <x:t>6.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,491,011.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021RVWR02</x:t>
   </x:si>
   <x:si>
     <x:t>25-08-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.55</x:t>
-[...14 lines deleted...]
-    <x:t>$2,623,555.00</x:t>
+    <x:t>5.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,325,037.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021BCBPB6</x:t>
   </x:si>
   <x:si>
     <x:t>04-08-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.43</x:t>
-[...2 lines deleted...]
-    <x:t>$2,610,114.00</x:t>
+    <x:t>5.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,192,968.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021KR9655</x:t>
   </x:si>
   <x:si>
     <x:t>18-08-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.36</x:t>
-[...2 lines deleted...]
-    <x:t>$2,540,033.00</x:t>
+    <x:t>5.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,114,251.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0226BZH88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,013,663.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0221YLR59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08-09-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,984,347.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9VTC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29-09-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,952,497.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022DR1ND3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-09-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,883,565.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Y5W778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-09-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,623,346.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.03</x:t>
-[...2 lines deleted...]
-    <x:t>$28,256.00</x:t>
+    <x:t>0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,041.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -325,51 +325,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f91ef9b4b4b4719" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R44e9f1cbd6814b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06e53928bf804b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb4adf71f484ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R32dd427f5a2246d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c1a1dfae5434685" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I22"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">