--- v4 (2026-07-16)
+++ v5 (2026-08-05)
@@ -1,303 +1,312 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c023d94c3964f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189a9a8ed8344011" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260715" sheetId="1" r:id="R6c1a1dfae5434685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260804" sheetId="1" r:id="Ra1f0ebdaea474369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="86">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 15/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="89">
+  <x:si>
+    <x:t>All Fund Holdings as at 04/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01WCQ4BD4</x:t>
+    <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>06-08-2026</x:t>
+    <x:t>03-09-2026</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>11.65</x:t>
-[...26 lines deleted...]
-    <x:t>$7,502,960.00</x:t>
+    <x:t>11.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,998,889.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020PVMGM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-09-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,097,604.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y0MGWD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,209,389.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XG1J8C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,130,354.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0226BZH88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,493,029.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021KR95Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,473,531.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020V17F81</x:t>
   </x:si>
   <x:si>
     <x:t>17-09-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>7.04</x:t>
-[...2 lines deleted...]
-    <x:t>$7,480,267.00</x:t>
+    <x:t>5.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,439,229.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020ZG8QX1</x:t>
   </x:si>
   <x:si>
     <x:t>24-09-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>7.03</x:t>
-[...98 lines deleted...]
-    <x:t>$3,013,663.00</x:t>
+    <x:t>5.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,428,616.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021GJB4R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,428,595.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022DR1ND3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-09-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,377,651.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021BCBPC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,350,182.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0221YLR59</x:t>
   </x:si>
   <x:si>
     <x:t>08-09-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.81</x:t>
-[...2 lines deleted...]
-    <x:t>$2,984,347.00</x:t>
+    <x:t>5.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,275,347.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Y5W778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-09-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,576,929.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0QGL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,683,816.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0234WS6N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,663,848.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022ZR1Z60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,631,952.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9VTC0</x:t>
   </x:si>
   <x:si>
     <x:t>29-09-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.78</x:t>
-[...26 lines deleted...]
-    <x:t>$2,623,346.00</x:t>
+    <x:t>2.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,541,583.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022VCDJV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,466,005.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.02</x:t>
-[...2 lines deleted...]
-    <x:t>$20,041.00</x:t>
+    <x:t>-0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-70,641.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -325,56 +334,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb4adf71f484ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R32dd427f5a2246d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6c1a1dfae5434685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb95b25c78a5453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbd4b0d248845467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1f0ebdaea474369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I22"/>
+  <x:dimension ref="A1:I23"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -682,332 +691,361 @@
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
-    <x:row r="22" spans="1:9" ht="30" customHeight="1">
-      <x:c r="A22" s="2" t="s">
+    <x:row r="22" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A22" s="1">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="B22" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I22" s="2" t="s">
+      <x:c r="C22" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A23" s="2" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="B23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A22:I22"/>
+    <x:mergeCell ref="A23:I23"/>
   </x:mergeCells>
 </x:worksheet>
 </file>