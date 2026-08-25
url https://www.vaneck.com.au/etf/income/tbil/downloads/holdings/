--- v5 (2026-08-05)
+++ v6 (2026-08-25)
@@ -1,312 +1,312 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189a9a8ed8344011" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867c15aab8a140c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260804" sheetId="1" r:id="Ra1f0ebdaea474369"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260825" sheetId="1" r:id="Rf8fb37ef75fa4338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="89">
   <x:si>
-    <x:t>All Fund Holdings as at 04/08/2026</x:t>
+    <x:t>All Fund Holdings as at 25/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WX1MT38</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>03-09-2026</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>11.09</x:t>
-[...2 lines deleted...]
-    <x:t>$11,998,889.00</x:t>
+    <x:t>11.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,724,693.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020PVMGM7</x:t>
   </x:si>
   <x:si>
     <x:t>10-09-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>9.33</x:t>
-[...2 lines deleted...]
-    <x:t>$10,097,604.00</x:t>
+    <x:t>9.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,866,032.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y0MGWD3</x:t>
   </x:si>
   <x:si>
     <x:t>29-10-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>7.59</x:t>
-[...2 lines deleted...]
-    <x:t>$8,209,389.00</x:t>
+    <x:t>7.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,022,311.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XG1J8C5</x:t>
   </x:si>
   <x:si>
     <x:t>01-10-2026</x:t>
   </x:si>
   <x:si>
     <x:t>7.51</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,130,354.00</x:t>
+    <x:t>$7,944,199.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0226BZH88</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2026</x:t>
   </x:si>
   <x:si>
     <x:t>6.00</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,493,029.00</x:t>
+    <x:t>$6,344,804.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021KR95Z4</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2026</x:t>
   </x:si>
   <x:si>
     <x:t>5.98</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,473,531.00</x:t>
+    <x:t>$6,326,400.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020V17F81</x:t>
   </x:si>
   <x:si>
     <x:t>17-09-2026</x:t>
   </x:si>
   <x:si>
     <x:t>5.95</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,439,229.00</x:t>
+    <x:t>$6,291,996.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021GJB4R6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,282,349.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020ZG8QX1</x:t>
   </x:si>
   <x:si>
     <x:t>24-09-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>5.94</x:t>
-[...11 lines deleted...]
-    <x:t>$6,428,595.00</x:t>
+    <x:t>$6,281,944.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022DR1ND3</x:t>
   </x:si>
   <x:si>
     <x:t>22-09-2026</x:t>
   </x:si>
   <x:si>
     <x:t>5.89</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,377,651.00</x:t>
+    <x:t>$6,231,563.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021BCBPC5</x:t>
   </x:si>
   <x:si>
     <x:t>08-10-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>5.87</x:t>
-[...2 lines deleted...]
-    <x:t>$6,350,182.00</x:t>
+    <x:t>5.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,204,703.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0221YLR59</x:t>
   </x:si>
   <x:si>
     <x:t>08-09-2026</x:t>
   </x:si>
   <x:si>
     <x:t>5.80</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,275,347.00</x:t>
+    <x:t>$6,132,933.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021Y5W778</x:t>
   </x:si>
   <x:si>
     <x:t>01-09-2026</x:t>
   </x:si>
   <x:si>
     <x:t>5.15</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,576,929.00</x:t>
+    <x:t>$5,450,069.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022Q0QGL7</x:t>
   </x:si>
   <x:si>
     <x:t>06-10-2026</x:t>
   </x:si>
   <x:si>
     <x:t>2.48</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,683,816.00</x:t>
+    <x:t>$2,622,135.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0234WS6N7</x:t>
   </x:si>
   <x:si>
     <x:t>27-10-2026</x:t>
   </x:si>
   <x:si>
     <x:t>2.46</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,663,848.00</x:t>
+    <x:t>$2,602,542.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022ZR1Z60</x:t>
   </x:si>
   <x:si>
     <x:t>20-10-2026</x:t>
   </x:si>
   <x:si>
     <x:t>2.43</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,631,952.00</x:t>
+    <x:t>$2,572,465.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022K9VTC0</x:t>
   </x:si>
   <x:si>
     <x:t>29-09-2026</x:t>
   </x:si>
   <x:si>
     <x:t>2.35</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,541,583.00</x:t>
+    <x:t>$2,483,348.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022VCDJV2</x:t>
   </x:si>
   <x:si>
     <x:t>13-10-2026</x:t>
   </x:si>
   <x:si>
     <x:t>2.28</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,466,005.00</x:t>
+    <x:t>$2,410,204.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.07</x:t>
-[...2 lines deleted...]
-    <x:t>$-70,641.00</x:t>
+    <x:t>0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,447.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -334,51 +334,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb95b25c78a5453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbd4b0d248845467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra1f0ebdaea474369" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1c86c0b0034a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rda7878e59ab24aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8fb37ef75fa4338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I23"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">