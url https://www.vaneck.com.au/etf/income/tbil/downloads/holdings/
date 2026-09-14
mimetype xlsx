--- v6 (2026-08-25)
+++ v7 (2026-09-14)
@@ -1,312 +1,297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867c15aab8a140c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba939d45405440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260825" sheetId="1" r:id="Rf8fb37ef75fa4338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260914" sheetId="1" r:id="R136dca7e6e204626"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="89">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 25/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="84">
+  <x:si>
+    <x:t>All Fund Holdings as at 14/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01WX1MT38</x:t>
+    <x:t>BBG021BCBPC5</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>03-09-2026</x:t>
+    <x:t>08-10-2026</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>11.08</x:t>
-[...14 lines deleted...]
-    <x:t>$9,866,032.00</x:t>
+    <x:t>10.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,920,710.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Y0MGWD3</x:t>
   </x:si>
   <x:si>
     <x:t>29-10-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>7.58</x:t>
-[...26 lines deleted...]
-    <x:t>$6,344,804.00</x:t>
+    <x:t>8.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,924,183.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YKHNFB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27-11-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,804,028.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0QGL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,146,614.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Y5W787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05-11-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,123,188.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0221YLR86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12-11-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,117,777.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022ZR1Z60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,084,298.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0226BZH79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19-11-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,060,923.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021KR95Z4</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>5.98</x:t>
-[...14 lines deleted...]
-    <x:t>$6,291,996.00</x:t>
+    <x:t>6.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,036,898.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>15-10-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>5.94</x:t>
-[...71 lines deleted...]
-    <x:t>$2,622,135.00</x:t>
+    <x:t>6.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,988,125.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022VCDJV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13-10-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,907,638.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0234WS6N7</x:t>
   </x:si>
   <x:si>
     <x:t>27-10-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.46</x:t>
-[...38 lines deleted...]
-    <x:t>$2,410,204.00</x:t>
+    <x:t>6.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,693,121.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023GCLB45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-11-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,984,561.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023MGVHP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-11-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,982,286.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C7WHX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03-11-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,934,206.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023TGDMZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-11-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,901,067.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023Z8H1J4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01-12-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,809,055.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>0.01</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,447.00</x:t>
+    <x:t>$14,274.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -334,56 +319,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1c86c0b0034a18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rda7878e59ab24aa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf8fb37ef75fa4338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b51ead2f1f4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R79bc186697454856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R136dca7e6e204626" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I23"/>
+  <x:dimension ref="A1:I22"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -604,138 +589,138 @@
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>44</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
@@ -836,216 +821,187 @@
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>67</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+    </x:row>
+    <x:row r="22" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A22" s="2" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I23" s="2" t="s">
+      <x:c r="B22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H22" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A23:I23"/>
+    <x:mergeCell ref="A22:I22"/>
   </x:mergeCells>
 </x:worksheet>
 </file>