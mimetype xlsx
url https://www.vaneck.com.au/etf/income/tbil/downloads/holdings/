--- v7 (2026-09-14)
+++ v8 (2026-10-05)
@@ -1,297 +1,249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba939d45405440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R775601f93e7b4550" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20260914" sheetId="1" r:id="R136dca7e6e204626"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20261002" sheetId="1" r:id="R88862d1db46744b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="84">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 14/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="68">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021BCBPC5</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>08-10-2026</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>10.26</x:t>
-[...14 lines deleted...]
-    <x:t>$8,924,183.00</x:t>
+    <x:t>10.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,330,693.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YKHNFB3</x:t>
   </x:si>
   <x:si>
     <x:t>27-11-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>8.27</x:t>
-[...8 lines deleted...]
-    <x:t>06-10-2026</x:t>
+    <x:t>7.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,746,574.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Y5W787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05-11-2026</x:t>
   </x:si>
   <x:si>
     <x:t>6.71</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,146,614.00</x:t>
-[...11 lines deleted...]
-    <x:t>$7,123,188.00</x:t>
+    <x:t>$7,391,802.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0221YLR86</x:t>
   </x:si>
   <x:si>
     <x:t>12-11-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,117,777.00</x:t>
-[...5 lines deleted...]
-    <x:t>20-10-2026</x:t>
+    <x:t>$7,387,305.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0226BZH79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19-11-2026</x:t>
   </x:si>
   <x:si>
     <x:t>6.66</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,084,298.00</x:t>
-[...5 lines deleted...]
-    <x:t>19-11-2026</x:t>
+    <x:t>$7,328,552.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021KR95Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2026</x:t>
   </x:si>
   <x:si>
     <x:t>6.63</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,060,923.00</x:t>
-[...11 lines deleted...]
-    <x:t>$7,036,898.00</x:t>
+    <x:t>$7,302,428.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021GJB4R6</x:t>
   </x:si>
   <x:si>
     <x:t>15-10-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.57</x:t>
-[...26 lines deleted...]
-    <x:t>$6,693,121.00</x:t>
+    <x:t>6.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,251,649.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C7WHX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03-11-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,476,877.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023TGDMZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-11-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,425,478.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023GCLB45</x:t>
   </x:si>
   <x:si>
     <x:t>10-11-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.80</x:t>
-[...2 lines deleted...]
-    <x:t>$2,984,561.00</x:t>
+    <x:t>2.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,097,134.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023MGVHP2</x:t>
   </x:si>
   <x:si>
     <x:t>17-11-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,982,286.00</x:t>
-[...23 lines deleted...]
-    <x:t>$2,901,067.00</x:t>
+    <x:t>$3,094,678.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024DLZ8K0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-12-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,942,448.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023Z8H1J4</x:t>
   </x:si>
   <x:si>
     <x:t>01-12-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.64</x:t>
-[...2 lines deleted...]
-    <x:t>$2,809,055.00</x:t>
+    <x:t>2.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,715,343.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>0.01</x:t>
-[...2 lines deleted...]
-    <x:t>$14,274.00</x:t>
+    <x:t>25.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,598,544.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -319,56 +271,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b51ead2f1f4a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R79bc186697454856" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R136dca7e6e204626" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16fe3bf05e044f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R98508385a2704973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88862d1db46744b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I22"/>
+  <x:dimension ref="A1:I18"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -531,109 +483,109 @@
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
@@ -734,274 +686,158 @@
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>55</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="I17" s="1" t="s">
+    </x:row>
+    <x:row r="18" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A18" s="2" t="s">
         <x:v>67</x:v>
       </x:c>
-    </x:row>
-[...141 lines deleted...]
-      <x:c r="I22" s="2" t="s">
+      <x:c r="B18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H18" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A22:I22"/>
+    <x:mergeCell ref="A18:I18"/>
   </x:mergeCells>
 </x:worksheet>
 </file>