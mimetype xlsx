--- v8 (2026-10-05)
+++ v9 (2026-10-25)
@@ -1,249 +1,309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R775601f93e7b4550" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969fdd3125c64e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20261002" sheetId="1" r:id="R88862d1db46744b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TBIL_asat_20261023" sheetId="1" r:id="R807e567e5619493c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="148" uniqueCount="68">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 02/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="88">
+  <x:si>
+    <x:t>All Fund Holdings as at 23/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>United States Treasury Bill</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG021BCBPC5</x:t>
+    <x:t>BBG021Y5W787</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>08-10-2026</x:t>
+    <x:t>05-11-2026</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>10.29</x:t>
-[...2 lines deleted...]
-    <x:t>$11,330,693.00</x:t>
+    <x:t>9.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,028,020.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Z1PSL98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-12-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,659,939.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YKHNFB3</x:t>
   </x:si>
   <x:si>
     <x:t>27-11-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>7.95</x:t>
-[...14 lines deleted...]
-    <x:t>$7,391,802.00</x:t>
+    <x:t>7.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,584,585.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0234WS6K0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31-12-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,971,475.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0221YLR86</x:t>
   </x:si>
   <x:si>
     <x:t>12-11-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,387,305.00</x:t>
+    <x:t>6.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,940,800.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022K9VTF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03-12-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,924,512.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022Q0QGJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-12-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,919,125.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022VCDJT5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-12-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,913,578.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0226BZH79</x:t>
   </x:si>
   <x:si>
     <x:t>19-11-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>6.66</x:t>
-[...26 lines deleted...]
-    <x:t>$7,251,649.00</x:t>
+    <x:t>6.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,885,625.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023GCLB45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10-11-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,401,302.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023MGVHP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17-11-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,396,418.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023C7WHX3</x:t>
   </x:si>
   <x:si>
     <x:t>03-11-2026</x:t>
   </x:si>
   <x:si>
     <x:t>5.88</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,476,877.00</x:t>
+    <x:t>$6,356,349.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023TGDMZ3</x:t>
   </x:si>
   <x:si>
     <x:t>24-11-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>5.84</x:t>
-[...23 lines deleted...]
-    <x:t>$3,094,678.00</x:t>
+    <x:t>5.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,304,789.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024M7BMR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29-12-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,941,779.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024DLZ8K0</x:t>
   </x:si>
   <x:si>
     <x:t>22-12-2026</x:t>
   </x:si>
   <x:si>
     <x:t>2.67</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,942,448.00</x:t>
+    <x:t>$2,887,327.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0248BG1C3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-12-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,678,403.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023Z8H1J4</x:t>
   </x:si>
   <x:si>
     <x:t>01-12-2026</x:t>
   </x:si>
   <x:si>
-    <x:t>2.47</x:t>
-[...2 lines deleted...]
-    <x:t>$2,715,343.00</x:t>
+    <x:t>2.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,664,177.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02444V9G5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08-12-2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,655,045.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>25.98</x:t>
-[...2 lines deleted...]
-    <x:t>$28,598,544.00</x:t>
+    <x:t>0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,529.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -271,56 +331,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16fe3bf05e044f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R98508385a2704973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R88862d1db46744b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf8e5c299554b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra81e9459f00748f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R807e567e5619493c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I18"/>
+  <x:dimension ref="A1:I23"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="37" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -483,138 +543,138 @@
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
@@ -758,86 +818,231 @@
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A18" s="1">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B18" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="19" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A19" s="1">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="B19" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-    </x:row>
-[...25 lines deleted...]
-      <x:c r="I18" s="2" t="s">
+      <x:c r="G19" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A20" s="1">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B20" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A21" s="1">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="B21" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A22" s="1">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B22" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A23" s="2" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="B23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H23" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A18:I18"/>
+    <x:mergeCell ref="A23:I23"/>
   </x:mergeCells>
 </x:worksheet>
 </file>