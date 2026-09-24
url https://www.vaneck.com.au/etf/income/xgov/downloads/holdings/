--- v6 (2026-09-03)
+++ v7 (2026-09-24)
@@ -1,606 +1,603 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b4bcdcfe8e4ee3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd282aa7329f44da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260902" sheetId="1" r:id="R028ac91299d2454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260923" sheetId="1" r:id="R593135bb4bd54a31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="187">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 02/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="186">
+  <x:si>
+    <x:t>All Fund Holdings as at 23/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01W93PSV9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-10-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,549,663.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG007B2CV78</x:t>
   </x:si>
   <x:si>
     <x:t>3.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>AAA</x:t>
-[...20 lines deleted...]
-    <x:t>$46,376,544.00</x:t>
+    <x:t>11.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,429,673.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZQMZ7Y3</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>9.24</x:t>
-[...2 lines deleted...]
-    <x:t>$40,920,851.00</x:t>
+    <x:t>9.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,238,612.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01B01ZGQ9</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2036</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>7.43</x:t>
-[...2 lines deleted...]
-    <x:t>$32,906,309.00</x:t>
+    <x:t>6.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,072,240.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LD13F09</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>7.14</x:t>
-[...2 lines deleted...]
-    <x:t>$31,627,404.00</x:t>
+    <x:t>6.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,743,703.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024CZFTJ8</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>6.71</x:t>
-[...2 lines deleted...]
-    <x:t>$29,693,506.00</x:t>
+    <x:t>6.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,726,567.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV9XDT2</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2037</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>5.45</x:t>
-[...2 lines deleted...]
-    <x:t>$24,122,747.00</x:t>
+    <x:t>5.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,707,171.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B5ZGWL1</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2039</x:t>
   </x:si>
   <x:si>
     <x:t>4.71</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,854,072.00</x:t>
+    <x:t>$22,545,595.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SP3H9B3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-02-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,894,011.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WD0TYW3</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>3.51</x:t>
-[...17 lines deleted...]
-    <x:t>$15,494,270.00</x:t>
+    <x:t>3.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,577,832.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KZMZC57</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>3.16</x:t>
-[...2 lines deleted...]
-    <x:t>$13,979,756.00</x:t>
+    <x:t>3.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,993,035.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SD2NMD0</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>3.04</x:t>
-[...2 lines deleted...]
-    <x:t>$13,477,480.00</x:t>
+    <x:t>2.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,984,081.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PD8QYY1</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>2.64</x:t>
-[...2 lines deleted...]
-    <x:t>$11,703,550.00</x:t>
+    <x:t>2.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,709,926.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00611H156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,785,006.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WJ20K99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13-08-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,759,712.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6HP462</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
-    <x:t>1.97</x:t>
-[...2 lines deleted...]
-    <x:t>$8,717,466.00</x:t>
+    <x:t>1.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,729,924.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XJZM352</x:t>
   </x:si>
   <x:si>
     <x:t>22-02-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>1.80</x:t>
-[...2 lines deleted...]
-    <x:t>$7,975,010.00</x:t>
+    <x:t>1.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,989,861.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021ZKNVC5</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>1.55</x:t>
-[...14 lines deleted...]
-    <x:t>$6,470,233.00</x:t>
+    <x:t>1.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,750,948.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F5MD1K2</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>1.44</x:t>
-[...14 lines deleted...]
-    <x:t>$6,249,463.00</x:t>
+    <x:t>1.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,375,773.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T22J7Z5</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>16-04-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.16</x:t>
-[...2 lines deleted...]
-    <x:t>$5,147,369.00</x:t>
+    <x:t>1.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,155,256.00</x:t>
   </x:si>
   <x:si>
     <x:t>Western Australian Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4YQ9L6</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,121,437.00</x:t>
+    <x:t>1.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,131,016.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02453SFB1</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>1.12</x:t>
-[...2 lines deleted...]
-    <x:t>$4,971,555.00</x:t>
+    <x:t>1.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,841,934.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T3Z8WQ8</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2041</x:t>
   </x:si>
   <x:si>
     <x:t>0.81</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,605,652.00</x:t>
+    <x:t>$3,868,877.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021M09ZW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,473,035.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJDSJ50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07-05-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,435,501.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VG710X0</x:t>
   </x:si>
   <x:si>
     <x:t>23-07-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>0.74</x:t>
-[...2 lines deleted...]
-    <x:t>$3,270,265.00</x:t>
+    <x:t>0.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,281,337.00</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Territory Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LCQ9YD3</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>0.73</x:t>
-[...2 lines deleted...]
-    <x:t>$3,212,523.00</x:t>
+    <x:t>0.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,216,997.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TCNVZP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,213,228.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MS5RC48</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.70</x:t>
-[...23 lines deleted...]
-    <x:t>$2,747,645.00</x:t>
+    <x:t>0.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,087,027.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WMZCX74</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,735,666.00</x:t>
+    <x:t>0.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,756,084.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG8CPV3</x:t>
   </x:si>
   <x:si>
     <x:t>16-01-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>0.59</x:t>
-[...2 lines deleted...]
-    <x:t>$2,599,681.00</x:t>
+    <x:t>0.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,602,566.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RR0XTS9</x:t>
   </x:si>
   <x:si>
-    <x:t>5.750</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>0.50</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,209,181.00</x:t>
+    <x:t>$2,409,092.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WZ8Y9P9</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>0.40</x:t>
-[...2 lines deleted...]
-    <x:t>$1,790,768.00</x:t>
+    <x:t>0.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,889,888.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VXQVFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,850,732.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J4Z2FC7</x:t>
   </x:si>
   <x:si>
     <x:t>4.100</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0.39</x:t>
-[...2 lines deleted...]
-    <x:t>$1,724,686.00</x:t>
+    <x:t>0.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,730,593.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PDFS8R8</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0.35</x:t>
-[...14 lines deleted...]
-    <x:t>$1,009,514.00</x:t>
+    <x:t>0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,491,803.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0203Z2FC7</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>0.19</x:t>
-[...2 lines deleted...]
-    <x:t>$843,193.00</x:t>
+    <x:t>0.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,472.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VHGZ0L5</x:t>
   </x:si>
   <x:si>
     <x:t>20-05-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0.16</x:t>
-[...2 lines deleted...]
-    <x:t>$726,780.00</x:t>
+    <x:t>0.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,588.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>-0.00</x:t>
-[...2 lines deleted...]
-    <x:t>$-3,246.00</x:t>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,671.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -628,51 +625,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25ac2fac339497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R49f690573b2a4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R028ac91299d2454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19e97425b62b49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rebc76c657e724251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R593135bb4bd54a31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I43"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -970,115 +967,115 @@
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
@@ -1098,819 +1095,819 @@
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="30" customHeight="1">
       <x:c r="A43" s="2" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="B43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>