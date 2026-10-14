--- v7 (2026-09-24)
+++ v8 (2026-10-14)
@@ -1,603 +1,600 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd282aa7329f44da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e52c533a548440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260923" sheetId="1" r:id="R593135bb4bd54a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20261013" sheetId="1" r:id="Rb7fc4fbb66f44bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="186">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 23/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="185">
+  <x:si>
+    <x:t>All Fund Holdings as at 13/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG007B2CV78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,352,409.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG01W93PSV9</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>AAA</x:t>
-[...20 lines deleted...]
-    <x:t>$55,429,673.00</x:t>
+    <x:t>12.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,554,768.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZQMZ7Y3</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>9.03</x:t>
-[...2 lines deleted...]
-    <x:t>$43,238,612.00</x:t>
+    <x:t>10.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,221,591.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024CZFTJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,155,628.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LD13F09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,619,192.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New South Wales Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LV9XDT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-02-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,764,136.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5ZGWL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,133,510.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SP3H9B3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-02-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,700,180.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01B01ZGQ9</x:t>
-[...2 lines deleted...]
-    <x:t>15-09-2036</x:t>
+    <x:t>BBG01SD2NMD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2039</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>6.70</x:t>
-[...80 lines deleted...]
-    <x:t>$19,894,011.00</x:t>
+    <x:t>3.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,407,218.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KZMZC57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,158,766.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WD0TYW3</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>3.25</x:t>
-[...29 lines deleted...]
-    <x:t>$13,984,081.00</x:t>
+    <x:t>3.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,444,450.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PD8QYY1</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>2.45</x:t>
-[...2 lines deleted...]
-    <x:t>$11,709,926.00</x:t>
+    <x:t>2.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,300,049.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WJ20K99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13-08-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,572,571.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00611H156</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>2.04</x:t>
-[...11 lines deleted...]
-    <x:t>$9,759,712.00</x:t>
+    <x:t>2.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,529,884.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021ZKNVC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,700,365.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6HP462</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
-    <x:t>1.82</x:t>
-[...2 lines deleted...]
-    <x:t>$8,729,924.00</x:t>
+    <x:t>1.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,677,135.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XJZM352</x:t>
   </x:si>
   <x:si>
     <x:t>22-02-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>1.67</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>1.62</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,750,948.00</x:t>
+    <x:t>$7,928,909.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F5MD1K2</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>1.33</x:t>
-[...2 lines deleted...]
-    <x:t>$6,375,773.00</x:t>
+    <x:t>1.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,331,879.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Australian Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025B0TGH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,024,887.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T22J7Z5</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>16-04-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.08</x:t>
-[...5 lines deleted...]
-    <x:t>Western Australian Treasury Corp</x:t>
+    <x:t>1.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,108,417.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4YQ9L6</x:t>
   </x:si>
   <x:si>
-    <x:t>1.07</x:t>
-[...2 lines deleted...]
-    <x:t>$5,131,016.00</x:t>
+    <x:t>$5,102,272.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG02453SFB1</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>1.01</x:t>
-[...2 lines deleted...]
-    <x:t>$4,841,934.00</x:t>
+    <x:t>0.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,779,208.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T3Z8WQ8</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2041</x:t>
   </x:si>
   <x:si>
     <x:t>0.81</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,868,877.00</x:t>
+    <x:t>$3,986,296.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021M09ZW8</x:t>
   </x:si>
   <x:si>
     <x:t>5.750</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>0.73</x:t>
-[...2 lines deleted...]
-    <x:t>$3,473,035.00</x:t>
+    <x:t>0.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,447,357.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Territory Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RR0XTS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,398,998.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TJDSJ50</x:t>
   </x:si>
   <x:si>
     <x:t>07-05-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>0.72</x:t>
-[...2 lines deleted...]
-    <x:t>$3,435,501.00</x:t>
+    <x:t>$3,396,363.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VG710X0</x:t>
   </x:si>
   <x:si>
     <x:t>23-07-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>0.69</x:t>
-[...5 lines deleted...]
-    <x:t>Northern Territory Treasury Corp</x:t>
+    <x:t>0.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,252,410.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LCQ9YD3</x:t>
   </x:si>
   <x:si>
-    <x:t>AA-</x:t>
-[...5 lines deleted...]
-    <x:t>$3,216,997.00</x:t>
+    <x:t>0.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,201,640.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TCNVZP3</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,213,228.00</x:t>
+    <x:t>$3,179,819.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MS5RC48</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.65</x:t>
-[...2 lines deleted...]
-    <x:t>$3,087,027.00</x:t>
+    <x:t>0.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,074,535.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WMZCX74</x:t>
   </x:si>
   <x:si>
-    <x:t>0.58</x:t>
-[...2 lines deleted...]
-    <x:t>$2,756,084.00</x:t>
+    <x:t>0.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,717,108.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG8CPV3</x:t>
   </x:si>
   <x:si>
     <x:t>16-01-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>0.54</x:t>
-[...11 lines deleted...]
-    <x:t>$2,409,092.00</x:t>
+    <x:t>0.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,588,574.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WZ8Y9P9</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>0.39</x:t>
-[...2 lines deleted...]
-    <x:t>$1,889,888.00</x:t>
+    <x:t>0.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,517,076.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VXQVFD5</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,850,732.00</x:t>
+    <x:t>0.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,823,469.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J4Z2FC7</x:t>
   </x:si>
   <x:si>
     <x:t>4.100</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0.36</x:t>
-[...2 lines deleted...]
-    <x:t>$1,730,593.00</x:t>
+    <x:t>0.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,713,473.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PDFS8R8</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0.31</x:t>
-[...2 lines deleted...]
-    <x:t>$1,491,803.00</x:t>
+    <x:t>0.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,473,173.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VHGZ0L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-05-2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,027,889.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0203Z2FC7</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>0.18</x:t>
-[...14 lines deleted...]
-    <x:t>$729,588.00</x:t>
+    <x:t>0.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,851.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...2 lines deleted...]
-    <x:t>$19,671.00</x:t>
+    <x:t>0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,252.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -625,51 +622,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19e97425b62b49cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rebc76c657e724251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R593135bb4bd54a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf56121febcb64809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf061cef78a714cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7fc4fbb66f44bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I43"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -822,1092 +819,1092 @@
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>37</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>24</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="30" customHeight="1">
       <x:c r="A43" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>