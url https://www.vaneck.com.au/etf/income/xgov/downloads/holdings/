--- v8 (2026-10-14)
+++ v9 (2026-11-03)
@@ -1,600 +1,549 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e52c533a548440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62cd87605c554f9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20261013" sheetId="1" r:id="Rb7fc4fbb66f44bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20261103" sheetId="1" r:id="R7e594b9fb1194323"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="185">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 13/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="316" uniqueCount="168">
+  <x:si>
+    <x:t>All Fund Holdings as at 03/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007B2CV78</x:t>
   </x:si>
   <x:si>
     <x:t>3.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2037</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>12.72</x:t>
-[...17 lines deleted...]
-    <x:t>$59,554,768.00</x:t>
+    <x:t>14.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,586,357.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZQMZ7Y3</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>10.24</x:t>
-[...2 lines deleted...]
-    <x:t>$50,221,591.00</x:t>
+    <x:t>11.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,479,614.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024CZFTJ8</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>6.97</x:t>
-[...2 lines deleted...]
-    <x:t>$34,155,628.00</x:t>
+    <x:t>8.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,256,322.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LD13F09</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>6.45</x:t>
-[...2 lines deleted...]
-    <x:t>$31,619,192.00</x:t>
+    <x:t>7.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,921,182.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV9XDT2</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2037</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>5.46</x:t>
-[...2 lines deleted...]
-    <x:t>$26,764,136.00</x:t>
+    <x:t>6.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,317,159.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B5ZGWL1</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>4.92</x:t>
-[...2 lines deleted...]
-    <x:t>$24,133,510.00</x:t>
+    <x:t>5.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,820,924.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SP3H9B3</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
     <x:t>24-02-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.22</x:t>
-[...2 lines deleted...]
-    <x:t>$20,700,180.00</x:t>
+    <x:t>5.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,399,125.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01KZMZC57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,687,405.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG01SD2NMD0</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>AA  </x:t>
-[...17 lines deleted...]
-    <x:t>$16,158,766.00</x:t>
+    <x:t>3.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,299,478.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WD0TYW3</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>3.15</x:t>
-[...2 lines deleted...]
-    <x:t>$15,444,450.00</x:t>
+    <x:t>3.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,156,994.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XJZM352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-02-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,221,375.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PD8QYY1</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>2.51</x:t>
-[...2 lines deleted...]
-    <x:t>$12,300,049.00</x:t>
+    <x:t>$17,184,781.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00611H156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,981,731.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WJ20K99</x:t>
   </x:si>
   <x:si>
     <x:t>13-08-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>2.36</x:t>
-[...26 lines deleted...]
-    <x:t>$10,700,365.00</x:t>
+    <x:t>2.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,604,510.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6HP462</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
-    <x:t>1.77</x:t>
-[...14 lines deleted...]
-    <x:t>$7,928,909.00</x:t>
+    <x:t>2.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,095,789.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F5MD1K2</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>1.29</x:t>
-[...2 lines deleted...]
-    <x:t>$6,331,879.00</x:t>
+    <x:t>1.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,279,450.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02453SFB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,308,455.00</x:t>
   </x:si>
   <x:si>
     <x:t>Western Australian Treasury Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG025B0TGH8</x:t>
-[...5 lines deleted...]
-    <x:t>$6,024,887.00</x:t>
+    <x:t>BBG021M09ZW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,773,263.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T3Z8WQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,745,868.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4YQ9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,652,181.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJDSJ50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07-05-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,925,973.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T22J7Z5</x:t>
   </x:si>
   <x:si>
-    <x:t>2.250</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>16-04-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.04</x:t>
-[...44 lines deleted...]
-    <x:t>24-10-2039</x:t>
+    <x:t>0.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,826,419.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasmanian Public Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZG8CPV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-01-2037</x:t>
   </x:si>
   <x:si>
     <x:t>0.70</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,447,357.00</x:t>
+    <x:t>$3,606,938.00</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Territory Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RR0XTS9</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>0.69</x:t>
-[...11 lines deleted...]
-    <x:t>$3,396,363.00</x:t>
+    <x:t>0.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,350,467.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VG710X0</x:t>
   </x:si>
   <x:si>
     <x:t>23-07-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>0.66</x:t>
-[...2 lines deleted...]
-    <x:t>$3,252,410.00</x:t>
+    <x:t>0.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,320,765.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LCQ9YD3</x:t>
   </x:si>
   <x:si>
-    <x:t>0.65</x:t>
-[...2 lines deleted...]
-    <x:t>$3,201,640.00</x:t>
+    <x:t>0.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,254,258.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TCNVZP3</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,179,819.00</x:t>
-[...14 lines deleted...]
-    <x:t>$3,074,535.00</x:t>
+    <x:t>$3,248,444.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0203Z2FC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,896,966.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WMZCX74</x:t>
   </x:si>
   <x:si>
-    <x:t>0.55</x:t>
-[...17 lines deleted...]
-    <x:t>$2,588,574.00</x:t>
+    <x:t>0.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,772,991.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WZ8Y9P9</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>0.51</x:t>
-[...2 lines deleted...]
-    <x:t>$2,517,076.00</x:t>
+    <x:t>0.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,573,302.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VXQVFD5</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0.37</x:t>
-[...2 lines deleted...]
-    <x:t>$1,823,469.00</x:t>
+    <x:t>0.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,347,661.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J4Z2FC7</x:t>
   </x:si>
   <x:si>
     <x:t>4.100</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0.35</x:t>
-[...2 lines deleted...]
-    <x:t>$1,713,473.00</x:t>
+    <x:t>0.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,742,930.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PDFS8R8</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0.30</x:t>
-[...2 lines deleted...]
-    <x:t>$1,473,173.00</x:t>
+    <x:t>0.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,502,383.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VHGZ0L5</x:t>
   </x:si>
   <x:si>
     <x:t>20-05-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0.21</x:t>
-[...14 lines deleted...]
-    <x:t>$839,851.00</x:t>
+    <x:t>0.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,207,143.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>0.01</x:t>
-[...2 lines deleted...]
-    <x:t>$32,252.00</x:t>
+    <x:t>-0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-14,667.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -622,56 +571,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf56121febcb64809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf061cef78a714cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7fc4fbb66f44bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dafbb01ce774913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R060b3e816680491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7e594b9fb1194323" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I43"/>
+  <x:dimension ref="A1:I39"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -848,1072 +797,956 @@
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>61</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>80</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>56</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="H38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I38" s="1" t="s">
+    </x:row>
+    <x:row r="39" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A39" s="2" t="s">
         <x:v>167</x:v>
       </x:c>
-    </x:row>
-[...141 lines deleted...]
-      <x:c r="I43" s="2" t="s">
+      <x:c r="B39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H39" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A43:I43"/>
+    <x:mergeCell ref="A39:I39"/>
   </x:mergeCells>
 </x:worksheet>
 </file>