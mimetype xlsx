--- v0 (2026-04-30)
+++ v1 (2026-05-21)
@@ -1,582 +1,582 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc419e6b81440a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406d44e62b654ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260429" sheetId="1" r:id="R8e2048748d5346a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260520" sheetId="1" r:id="Ra5367ebb7f8c4852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="179">
   <x:si>
-    <x:t>All Fund Holdings as at 29/04/2026</x:t>
+    <x:t>All Fund Holdings as at 20/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007B2CV78</x:t>
   </x:si>
   <x:si>
     <x:t>3.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2037</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>13.81</x:t>
-[...2 lines deleted...]
-    <x:t>$53,524,887.00</x:t>
+    <x:t>13.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,376,062.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W93PSV9</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>10.79</x:t>
-[...2 lines deleted...]
-    <x:t>$41,816,089.00</x:t>
+    <x:t>10.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,694,727.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01B01ZGQ9</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2036</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>8.59</x:t>
-[...2 lines deleted...]
-    <x:t>$33,296,084.00</x:t>
+    <x:t>8.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,133,913.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LD13F09</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>8.20</x:t>
-[...2 lines deleted...]
-    <x:t>$31,786,236.00</x:t>
+    <x:t>8.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,248,618.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZQMZ7Y3</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>8.00</x:t>
-[...2 lines deleted...]
-    <x:t>$31,000,208.00</x:t>
+    <x:t>8.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,935,500.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B5ZGWL1</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>6.64</x:t>
-[...2 lines deleted...]
-    <x:t>$25,742,896.00</x:t>
+    <x:t>6.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,028,328.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JS0H506</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2036</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>5.64</x:t>
-[...2 lines deleted...]
-    <x:t>$21,836,139.00</x:t>
+    <x:t>5.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,449,215.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KZMZC57</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.42</x:t>
-[...2 lines deleted...]
-    <x:t>$17,116,929.00</x:t>
+    <x:t>4.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,299,502.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV9XDT2</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>4.39</x:t>
-[...2 lines deleted...]
-    <x:t>$17,007,170.00</x:t>
+    <x:t>4.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,204,146.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SP3H9B3</x:t>
   </x:si>
   <x:si>
     <x:t>24-02-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>3.90</x:t>
-[...2 lines deleted...]
-    <x:t>$15,096,309.00</x:t>
+    <x:t>4.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,075,624.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PD8QYY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-07-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,524,603.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6HP462</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>2.75</x:t>
-[...17 lines deleted...]
-    <x:t>$10,553,469.00</x:t>
+    <x:t>2.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,406,344.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WD0TYW3</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
-    <x:t>2.70</x:t>
-[...2 lines deleted...]
-    <x:t>$10,466,468.00</x:t>
+    <x:t>2.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,286,473.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SD2NMD0</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>1.97</x:t>
-[...2 lines deleted...]
-    <x:t>$7,647,945.00</x:t>
+    <x:t>1.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,424,065.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F5MD1K2</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>1.68</x:t>
-[...2 lines deleted...]
-    <x:t>$6,503,825.00</x:t>
+    <x:t>1.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,487,138.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00611H156</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2040</x:t>
   </x:si>
   <x:si>
     <x:t>1.31</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,074,036.00</x:t>
+    <x:t>$4,914,750.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T22J7Z5</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>16-04-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.29</x:t>
-[...2 lines deleted...]
-    <x:t>$5,007,258.00</x:t>
+    <x:t>1.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,888,673.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XJZM352</x:t>
   </x:si>
   <x:si>
     <x:t>22-02-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>1.17</x:t>
-[...2 lines deleted...]
-    <x:t>$4,544,673.00</x:t>
+    <x:t>1.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,196,148.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011RKGVB4</x:t>
   </x:si>
   <x:si>
     <x:t>23-05-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.95</x:t>
-[...2 lines deleted...]
-    <x:t>$3,675,225.00</x:t>
+    <x:t>0.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,373,570.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WJ20K99</x:t>
   </x:si>
   <x:si>
     <x:t>13-08-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>0.81</x:t>
-[...2 lines deleted...]
-    <x:t>$3,144,864.00</x:t>
+    <x:t>0.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,135,824.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Australian Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4YQ9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,881,717.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Territory Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LCQ9YD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,879,880.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MS5RC48</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.78</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>0.75</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,891,601.00</x:t>
-[...17 lines deleted...]
-    <x:t>$2,871,103.00</x:t>
+    <x:t>$2,818,964.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WMZCX74</x:t>
   </x:si>
   <x:si>
-    <x:t>0.72</x:t>
-[...2 lines deleted...]
-    <x:t>$2,789,759.00</x:t>
+    <x:t>0.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,721,781.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG8CPV3</x:t>
   </x:si>
   <x:si>
     <x:t>16-01-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>0.64</x:t>
-[...2 lines deleted...]
-    <x:t>$2,497,809.00</x:t>
+    <x:t>0.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,347,347.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VG710X0</x:t>
   </x:si>
   <x:si>
     <x:t>23-07-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>0.63</x:t>
-[...2 lines deleted...]
-    <x:t>$2,429,055.00</x:t>
+    <x:t>0.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,315,161.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T3Z8WQ8</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>0.52</x:t>
-[...2 lines deleted...]
-    <x:t>$2,004,099.00</x:t>
+    <x:t>0.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,866,586.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PDFS8R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,690,763.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WZ8Y9P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,669,881.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J4Z2FC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,663,568.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RR0XTS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,578,309.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TCNVZP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,435,372.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VXQVFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,400,736.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TJDSJ50</x:t>
   </x:si>
   <x:si>
     <x:t>07-05-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,998,447.00</x:t>
-[...68 lines deleted...]
-    <x:t>$1,436,900.00</x:t>
+    <x:t>$1,394,397.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0203Z2FC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,412.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VHGZ0L5</x:t>
   </x:si>
   <x:si>
     <x:t>20-05-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0.22</x:t>
-[...14 lines deleted...]
-    <x:t>$835,821.00</x:t>
+    <x:t>0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,296.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>0.03</x:t>
-[...2 lines deleted...]
-    <x:t>$103,484.00</x:t>
+    <x:t>-0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-850.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -604,51 +604,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76bbbcadb0db4726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6d9f54a6953d4125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8e2048748d5346a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c89db350774168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R57435ca5cfd84644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5367ebb7f8c4852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1004,118 +1004,118 @@
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
@@ -1155,51 +1155,51 @@
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
@@ -1300,495 +1300,495 @@
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>122</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">