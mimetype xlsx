--- v1 (2026-05-21)
+++ v2 (2026-06-11)
@@ -1,582 +1,609 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406d44e62b654ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765708698fe7467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260520" sheetId="1" r:id="Ra5367ebb7f8c4852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260611" sheetId="1" r:id="R952d184b8bb94aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="179">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 20/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="188">
+  <x:si>
+    <x:t>All Fund Holdings as at 11/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007B2CV78</x:t>
   </x:si>
   <x:si>
     <x:t>3.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2037</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>13.69</x:t>
-[...2 lines deleted...]
-    <x:t>$51,376,062.00</x:t>
+    <x:t>13.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,342,560.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W93PSV9</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>10.58</x:t>
-[...2 lines deleted...]
-    <x:t>$39,694,727.00</x:t>
+    <x:t>11.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,311,716.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01B01ZGQ9</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2036</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>8.83</x:t>
-[...2 lines deleted...]
-    <x:t>$33,133,913.00</x:t>
+    <x:t>9.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,482,067.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZQMZ7Y3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-10-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,811,540.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LD13F09</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>8.33</x:t>
-[...14 lines deleted...]
-    <x:t>$30,935,500.00</x:t>
+    <x:t>8.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,630,796.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B5ZGWL1</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>6.40</x:t>
-[...2 lines deleted...]
-    <x:t>$24,028,328.00</x:t>
+    <x:t>6.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,519,882.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JS0H506</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2036</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
     <x:t>5.72</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,449,215.00</x:t>
+    <x:t>$21,789,604.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KZMZC57</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.61</x:t>
-[...2 lines deleted...]
-    <x:t>$17,299,502.00</x:t>
+    <x:t>4.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,996,690.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV9XDT2</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>4.05</x:t>
-[...2 lines deleted...]
-    <x:t>$15,204,146.00</x:t>
+    <x:t>4.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,441,576.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SP3H9B3</x:t>
   </x:si>
   <x:si>
     <x:t>24-02-2038</x:t>
   </x:si>
   <x:si>
     <x:t>4.02</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,075,624.00</x:t>
+    <x:t>$15,315,370.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6HP462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,585,855.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WD0TYW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,537,544.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PD8QYY1</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>2.80</x:t>
-[...29 lines deleted...]
-    <x:t>$10,286,473.00</x:t>
+    <x:t>2.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,900,225.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SD2NMD0</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>1.98</x:t>
-[...2 lines deleted...]
-    <x:t>$7,424,065.00</x:t>
+    <x:t>1.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,564,258.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XJZM352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-02-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,333,826.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F5MD1K2</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>1.73</x:t>
-[...2 lines deleted...]
-    <x:t>$6,487,138.00</x:t>
+    <x:t>$5,324,397.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T22J7Z5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-04-2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,460,157.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Australian Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VG710X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-07-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,002,155.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4YQ9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,892,757.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WJ20K99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13-08-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,676,158.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021ZKNVC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,068,998.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Territory Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LCQ9YD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,857,905.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WMZCX74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,781,579.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Capital Territory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MS5RC48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,572,369.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0225NMFZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,370,555.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasmanian Public Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZG8CPV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-01-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,083,060.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T3Z8WQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,903,723.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021M09ZW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,625,149.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RR0XTS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,608,391.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TCNVZP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,469,408.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJDSJ50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07-05-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,845.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J4Z2FC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,345,048.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WZ8Y9P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,029,478.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00611H156</x:t>
   </x:si>
   <x:si>
-    <x:t>20-11-2040</x:t>
-[...146 lines deleted...]
-    <x:t>$1,866,586.00</x:t>
+    <x:t>0.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,207.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0203Z2FC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-04-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$852,150.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VXQVFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,160.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VHGZ0L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-05-2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,544.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PDFS8R8</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0.45</x:t>
-[...95 lines deleted...]
-    <x:t>$725,296.00</x:t>
+    <x:t>0.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,021.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>-0.00</x:t>
-[...2 lines deleted...]
-    <x:t>$-850.00</x:t>
+    <x:t>-0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-21,870.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -604,56 +631,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c89db350774168" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R57435ca5cfd84644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5367ebb7f8c4852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4bd2a5a55b4978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbfec8beac7744582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R952d184b8bb94aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I41"/>
+  <x:dimension ref="A1:I43"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -807,80 +834,80 @@
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>33</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
@@ -1004,840 +1031,898 @@
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
+      <x:c r="G25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      <x:c r="A41" s="2" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="B41" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I41" s="2" t="s">
+    </x:row>
+    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A41" s="1">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A42" s="1">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A43" s="2" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="B43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A41:I41"/>
+    <x:mergeCell ref="A43:I43"/>
   </x:mergeCells>
 </x:worksheet>
 </file>