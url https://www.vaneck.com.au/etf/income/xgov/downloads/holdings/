--- v2 (2026-06-11)
+++ v3 (2026-07-02)
@@ -1,609 +1,591 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R765708698fe7467f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5005ec8de1426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260611" sheetId="1" r:id="R952d184b8bb94aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260702" sheetId="1" r:id="Re81f63b2b9f94be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="188">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 11/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="182">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007B2CV78</x:t>
   </x:si>
   <x:si>
     <x:t>3.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2037</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>13.75</x:t>
-[...2 lines deleted...]
-    <x:t>$52,342,560.00</x:t>
+    <x:t>12.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,336,290.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W93PSV9</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>11.11</x:t>
-[...2 lines deleted...]
-    <x:t>$42,311,716.00</x:t>
+    <x:t>10.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,807,210.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LD13F09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,156,765.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01B01ZGQ9</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2036</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>9.06</x:t>
-[...2 lines deleted...]
-    <x:t>$34,482,067.00</x:t>
+    <x:t>9.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,790,413.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZQMZ7Y3</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>8.35</x:t>
-[...17 lines deleted...]
-    <x:t>$31,630,796.00</x:t>
+    <x:t>8.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,634,682.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Queensland Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JS0H506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-07-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,010,474.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B5ZGWL1</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>6.44</x:t>
-[...23 lines deleted...]
-    <x:t>$21,789,604.00</x:t>
+    <x:t>5.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,510,223.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KZMZC57</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.73</x:t>
-[...2 lines deleted...]
-    <x:t>$17,996,690.00</x:t>
+    <x:t>4.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,143,428.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV9XDT2</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2037</x:t>
   </x:si>
   <x:si>
     <x:t>4.06</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,441,576.00</x:t>
+    <x:t>$15,630,592.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SP3H9B3</x:t>
   </x:si>
   <x:si>
     <x:t>24-02-2038</x:t>
   </x:si>
   <x:si>
     <x:t>4.02</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,315,370.00</x:t>
+    <x:t>$15,448,678.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WD0TYW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,708,269.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SD2NMD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,433,638.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6HP462</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
-    <x:t>20-11-2037</x:t>
-[...17 lines deleted...]
-    <x:t>$10,537,544.00</x:t>
+    <x:t>2.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,235,842.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PD8QYY1</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>2.07</x:t>
-[...17 lines deleted...]
-    <x:t>$7,564,258.00</x:t>
+    <x:t>2.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,655,527.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Australian Government Financing A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F5MD1K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,573,393.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XJZM352</x:t>
   </x:si>
   <x:si>
     <x:t>22-02-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>1.40</x:t>
-[...14 lines deleted...]
-    <x:t>$5,324,397.00</x:t>
+    <x:t>1.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,478,584.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T22J7Z5</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>16-04-2040</x:t>
   </x:si>
   <x:si>
     <x:t>1.17</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,460,157.00</x:t>
+    <x:t>$4,511,999.00</x:t>
   </x:si>
   <x:si>
     <x:t>Western Australian Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VG710X0</x:t>
   </x:si>
   <x:si>
     <x:t>23-07-2041</x:t>
   </x:si>
   <x:si>
     <x:t>1.05</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,002,155.00</x:t>
+    <x:t>$4,046,409.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4YQ9L6</x:t>
   </x:si>
   <x:si>
-    <x:t>1.02</x:t>
-[...2 lines deleted...]
-    <x:t>$3,892,757.00</x:t>
+    <x:t>1.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,978,149.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WJ20K99</x:t>
   </x:si>
   <x:si>
     <x:t>13-08-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>0.97</x:t>
-[...2 lines deleted...]
-    <x:t>$3,676,158.00</x:t>
+    <x:t>1.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,829,681.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021ZKNVC5</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.81</x:t>
-[...2 lines deleted...]
-    <x:t>$3,068,998.00</x:t>
+    <x:t>0.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,201,539.00</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Territory Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LCQ9YD3</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2038</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>0.75</x:t>
-[...2 lines deleted...]
-    <x:t>$2,857,905.00</x:t>
+    <x:t>$3,177,651.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WMZCX74</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2040</x:t>
   </x:si>
   <x:si>
     <x:t>0.73</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,781,579.00</x:t>
+    <x:t>$2,810,174.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MS5RC48</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.68</x:t>
-[...14 lines deleted...]
-    <x:t>$2,370,555.00</x:t>
+    <x:t>0.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,643,946.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG8CPV3</x:t>
   </x:si>
   <x:si>
     <x:t>16-01-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>0.55</x:t>
-[...2 lines deleted...]
-    <x:t>$2,083,060.00</x:t>
+    <x:t>0.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,160,593.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJDSJ50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07-05-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,154,886.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T3Z8WQ8</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2041</x:t>
   </x:si>
   <x:si>
     <x:t>0.50</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,903,723.00</x:t>
+    <x:t>$1,925,444.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RR0XTS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,726,943.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00611H156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,698,032.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WZ8Y9P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,640,943.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021M09ZW8</x:t>
   </x:si>
   <x:si>
-    <x:t>5.750</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>24-10-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>0.43</x:t>
-[...5 lines deleted...]
-    <x:t>BBG01RR0XTS9</x:t>
+    <x:t>$1,639,724.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J4Z2FC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2042</x:t>
   </x:si>
   <x:si>
     <x:t>0.42</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,608,391.00</x:t>
+    <x:t>$1,599,952.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TCNVZP3</x:t>
   </x:si>
   <x:si>
     <x:t>0.39</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,469,408.00</x:t>
-[...47 lines deleted...]
-    <x:t>$999,207.00</x:t>
+    <x:t>$1,488,353.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0203Z2FC7</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2039</x:t>
   </x:si>
   <x:si>
     <x:t>0.22</x:t>
   </x:si>
   <x:si>
-    <x:t>$852,150.00</x:t>
+    <x:t>$858,528.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VXQVFD5</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>$822,160.00</x:t>
+    <x:t>$857,408.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VHGZ0L5</x:t>
   </x:si>
   <x:si>
     <x:t>20-05-2042</x:t>
   </x:si>
   <x:si>
     <x:t>0.19</x:t>
   </x:si>
   <x:si>
-    <x:t>$739,544.00</x:t>
+    <x:t>$748,266.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PDFS8R8</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0.09</x:t>
-[...2 lines deleted...]
-    <x:t>$336,021.00</x:t>
+    <x:t>0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,499.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>-0.01</x:t>
-[...2 lines deleted...]
-    <x:t>$-21,870.00</x:t>
+    <x:t>0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,927.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -631,56 +613,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4bd2a5a55b4978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbfec8beac7744582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R952d184b8bb94aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067e3d65fca14b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9d977199924d4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re81f63b2b9f94be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I43"/>
+  <x:dimension ref="A1:I42"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -799,1130 +781,1101 @@
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>27</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="D7" s="1" t="s">
         <x:v>30</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>25</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>157</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+    </x:row>
+    <x:row r="42" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A42" s="2" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="H41" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I43" s="2" t="s">
+      <x:c r="B42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H42" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A43:I43"/>
+    <x:mergeCell ref="A42:I42"/>
   </x:mergeCells>
 </x:worksheet>
 </file>