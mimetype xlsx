--- v3 (2026-07-02)
+++ v4 (2026-07-24)
@@ -1,591 +1,594 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e5005ec8de1426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58ef05bc42b45a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260702" sheetId="1" r:id="Re81f63b2b9f94be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260723" sheetId="1" r:id="Rdc893652c2f24dd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="182">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 02/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="183">
+  <x:si>
+    <x:t>All Fund Holdings as at 23/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007B2CV78</x:t>
   </x:si>
   <x:si>
     <x:t>3.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2037</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>12.83</x:t>
-[...2 lines deleted...]
-    <x:t>$49,336,290.00</x:t>
+    <x:t>12.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,688,322.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W93PSV9</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>10.09</x:t>
-[...2 lines deleted...]
-    <x:t>$38,807,210.00</x:t>
+    <x:t>10.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,608,308.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LD13F09</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>9.40</x:t>
-[...2 lines deleted...]
-    <x:t>$36,156,765.00</x:t>
+    <x:t>9.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,580,466.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01B01ZGQ9</x:t>
   </x:si>
   <x:si>
     <x:t>4.750</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2036</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>9.04</x:t>
-[...2 lines deleted...]
-    <x:t>$34,790,413.00</x:t>
+    <x:t>8.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,528,650.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZQMZ7Y3</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>8.48</x:t>
-[...2 lines deleted...]
-    <x:t>$32,634,682.00</x:t>
+    <x:t>8.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,227,076.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JS0H506</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2036</x:t>
   </x:si>
   <x:si>
     <x:t>AA+ </x:t>
   </x:si>
   <x:si>
-    <x:t>5.72</x:t>
-[...2 lines deleted...]
-    <x:t>$22,010,474.00</x:t>
+    <x:t>5.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,262,012.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B5ZGWL1</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>5.33</x:t>
-[...2 lines deleted...]
-    <x:t>$20,510,223.00</x:t>
+    <x:t>5.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,088,866.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KZMZC57</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.72</x:t>
-[...2 lines deleted...]
-    <x:t>$18,143,428.00</x:t>
+    <x:t>4.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,993,565.00</x:t>
   </x:si>
   <x:si>
     <x:t>New South Wales Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LV9XDT2</x:t>
   </x:si>
   <x:si>
     <x:t>20-02-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>4.06</x:t>
-[...2 lines deleted...]
-    <x:t>$15,630,592.00</x:t>
+    <x:t>4.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,491,751.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SP3H9B3</x:t>
   </x:si>
   <x:si>
     <x:t>24-02-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.02</x:t>
-[...2 lines deleted...]
-    <x:t>$15,448,678.00</x:t>
+    <x:t>3.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,307,110.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WD0TYW3</x:t>
   </x:si>
   <x:si>
     <x:t>2.000</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>3.04</x:t>
-[...2 lines deleted...]
-    <x:t>$11,708,269.00</x:t>
+    <x:t>3.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,876,828.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J6HP462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,441,979.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SD2NMD0</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>2.97</x:t>
-[...14 lines deleted...]
-    <x:t>$11,235,842.00</x:t>
+    <x:t>2.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,344,279.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PD8QYY1</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-07-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>2.25</x:t>
-[...2 lines deleted...]
-    <x:t>$8,655,527.00</x:t>
+    <x:t>2.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,081,604.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F5MD1K2</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>1.45</x:t>
-[...2 lines deleted...]
-    <x:t>$5,573,393.00</x:t>
+    <x:t>1.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,517,706.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XJZM352</x:t>
   </x:si>
   <x:si>
     <x:t>22-02-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>1.42</x:t>
-[...2 lines deleted...]
-    <x:t>$5,478,584.00</x:t>
+    <x:t>1.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,429,716.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T22J7Z5</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>16-04-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.17</x:t>
-[...2 lines deleted...]
-    <x:t>$4,511,999.00</x:t>
+    <x:t>1.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,638,841.00</x:t>
   </x:si>
   <x:si>
     <x:t>Western Australian Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VG710X0</x:t>
   </x:si>
   <x:si>
     <x:t>23-07-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>1.05</x:t>
-[...2 lines deleted...]
-    <x:t>$4,046,409.00</x:t>
+    <x:t>1.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,298,745.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4YQ9L6</x:t>
   </x:si>
   <x:si>
     <x:t>1.03</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,978,149.00</x:t>
+    <x:t>$3,942,684.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WJ20K99</x:t>
   </x:si>
   <x:si>
     <x:t>13-08-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>1.00</x:t>
-[...2 lines deleted...]
-    <x:t>$3,829,681.00</x:t>
+    <x:t>0.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,792,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Territory Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LCQ9YD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,247,783.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021ZKNVC5</x:t>
   </x:si>
   <x:si>
     <x:t>22-10-2036</x:t>
   </x:si>
   <x:si>
     <x:t>0.83</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,201,539.00</x:t>
-[...14 lines deleted...]
-    <x:t>$3,177,651.00</x:t>
+    <x:t>$3,172,721.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WMZCX74</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>0.73</x:t>
-[...2 lines deleted...]
-    <x:t>$2,810,174.00</x:t>
+    <x:t>0.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,775,523.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MS5RC48</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.69</x:t>
-[...2 lines deleted...]
-    <x:t>$2,643,946.00</x:t>
+    <x:t>0.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,673,203.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJDSJ50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07-05-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,130,020.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG8CPV3</x:t>
   </x:si>
   <x:si>
     <x:t>16-01-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>0.56</x:t>
-[...11 lines deleted...]
-    <x:t>$2,154,886.00</x:t>
+    <x:t>0.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,079,601.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T3Z8WQ8</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2041</x:t>
   </x:si>
   <x:si>
     <x:t>0.50</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,925,444.00</x:t>
+    <x:t>$1,903,077.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WZ8Y9P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-05-2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,727,949.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TCNVZP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,723,849.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RR0XTS9</x:t>
   </x:si>
   <x:si>
     <x:t>5.750</x:t>
   </x:si>
   <x:si>
-    <x:t>0.45</x:t>
-[...2 lines deleted...]
-    <x:t>$1,726,943.00</x:t>
+    <x:t>$1,717,974.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00611H156</x:t>
   </x:si>
   <x:si>
     <x:t>0.44</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,698,032.00</x:t>
-[...11 lines deleted...]
-    <x:t>$1,640,943.00</x:t>
+    <x:t>$1,683,383.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021M09ZW8</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,639,724.00</x:t>
+    <x:t>0.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,626,640.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J4Z2FC7</x:t>
   </x:si>
   <x:si>
     <x:t>4.100</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0.42</x:t>
-[...11 lines deleted...]
-    <x:t>$1,488,353.00</x:t>
+    <x:t>0.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,587,911.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0203Z2FC7</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2039</x:t>
   </x:si>
   <x:si>
     <x:t>0.22</x:t>
   </x:si>
   <x:si>
-    <x:t>$858,528.00</x:t>
+    <x:t>$852,079.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VXQVFD5</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>$857,408.00</x:t>
+    <x:t>$847,066.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VHGZ0L5</x:t>
   </x:si>
   <x:si>
     <x:t>20-05-2042</x:t>
   </x:si>
   <x:si>
     <x:t>0.19</x:t>
   </x:si>
   <x:si>
-    <x:t>$748,266.00</x:t>
+    <x:t>$738,905.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PDFS8R8</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0.10</x:t>
-[...2 lines deleted...]
-    <x:t>$386,499.00</x:t>
+    <x:t>0.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,864.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>0.01</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,927.00</x:t>
+    <x:t>$54,012.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -613,51 +616,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067e3d65fca14b32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9d977199924d4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re81f63b2b9f94be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e26d81f7d64c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdf6fa515c5834835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc893652c2f24dd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I42"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1042,92 +1045,92 @@
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
@@ -1303,570 +1306,570 @@
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="30" customHeight="1">
       <x:c r="A42" s="2" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="B42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I42" s="2" t="s">
         <x:v>1</x:v>
       </x:c>