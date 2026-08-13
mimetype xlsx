--- v4 (2026-07-24)
+++ v5 (2026-08-13)
@@ -1,594 +1,585 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58ef05bc42b45a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4cf375a88947cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260723" sheetId="1" r:id="Rdc893652c2f24dd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260813" sheetId="1" r:id="R127d0d3da8fa4ae1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="183">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 23/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="180">
+  <x:si>
+    <x:t>All Fund Holdings as at 13/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007B2CV78</x:t>
   </x:si>
   <x:si>
     <x:t>3.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2037</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>12.67</x:t>
-[...2 lines deleted...]
-    <x:t>$48,688,322.00</x:t>
+    <x:t>14.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,200,705.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W93PSV9</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>10.30</x:t>
-[...2 lines deleted...]
-    <x:t>$39,608,308.00</x:t>
+    <x:t>10.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,459,397.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LD13F09</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>9.26</x:t>
-[...2 lines deleted...]
-    <x:t>$35,580,466.00</x:t>
+    <x:t>8.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,593,989.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZQMZ7Y3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-10-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,395,693.00</x:t>
   </x:si>
   <x:si>
     <x:t>Treasury Corp Of Victoria</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01B01ZGQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>4.750</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>15-09-2036</x:t>
   </x:si>
   <x:si>
     <x:t>AA  </x:t>
   </x:si>
   <x:si>
-    <x:t>8.98</x:t>
-[...14 lines deleted...]
-    <x:t>$32,227,076.00</x:t>
+    <x:t>8.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,380,588.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5ZGWL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-06-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,934,951.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New South Wales Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LV9XDT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-02-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,441,570.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KZMZC57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,532,965.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SP3H9B3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-02-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,585,787.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WD0TYW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,357,534.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SD2NMD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,361,284.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01JS0H506</x:t>
-[...83 lines deleted...]
-    <x:t>$11,876,828.00</x:t>
+    <x:t>BBG01PD8QYY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-07-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,344,846.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6HP462</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
-    <x:t>2.98</x:t>
-[...32 lines deleted...]
-    <x:t>$9,081,604.00</x:t>
+    <x:t>2.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,762,759.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XJZM352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-02-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,121,115.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WJ20K99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13-08-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,573,492.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F5MD1K2</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2038</x:t>
   </x:si>
   <x:si>
+    <x:t>1.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,286,128.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021ZKNVC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2036</x:t>
+  </x:si>
+  <x:si>
     <x:t>1.44</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,517,706.00</x:t>
-[...11 lines deleted...]
-    <x:t>$5,429,716.00</x:t>
+    <x:t>$6,231,095.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T22J7Z5</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>16-04-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.21</x:t>
-[...2 lines deleted...]
-    <x:t>$4,638,841.00</x:t>
+    <x:t>1.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,973,014.00</x:t>
   </x:si>
   <x:si>
     <x:t>Western Australian Treasury Corp</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG01X4YQ9L6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,129,794.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00VG710X0</x:t>
   </x:si>
   <x:si>
     <x:t>23-07-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>1.12</x:t>
-[...23 lines deleted...]
-    <x:t>$3,792,320.00</x:t>
+    <x:t>1.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,317,148.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T3Z8WQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,632,019.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00611H156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,431,873.00</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Territory Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LCQ9YD3</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2038</x:t>
   </x:si>
   <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>0.85</x:t>
-[...14 lines deleted...]
-    <x:t>$3,172,721.00</x:t>
+    <x:t>0.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,262,934.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Capital Territory</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MS5RC48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23-10-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,128,908.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WMZCX74</x:t>
   </x:si>
   <x:si>
-    <x:t>20-11-2040</x:t>
-[...20 lines deleted...]
-    <x:t>$2,673,203.00</x:t>
+    <x:t>0.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,794,194.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tasmanian Public Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZG8CPV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16-01-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,539,048.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TJDSJ50</x:t>
   </x:si>
   <x:si>
     <x:t>07-05-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>0.55</x:t>
-[...29 lines deleted...]
-    <x:t>$1,903,077.00</x:t>
+    <x:t>0.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,530,544.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TCNVZP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,490,521.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RR0XTS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,439,317.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WZ8Y9P9</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>0.45</x:t>
-[...26 lines deleted...]
-    <x:t>$1,683,383.00</x:t>
+    <x:t>0.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,823,124.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J4Z2FC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-11-2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,759,131.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021M09ZW8</x:t>
   </x:si>
   <x:si>
     <x:t>24-10-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>0.42</x:t>
-[...17 lines deleted...]
-    <x:t>$1,587,911.00</x:t>
+    <x:t>0.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,634,217.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PDFS8R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,147,300.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0203Z2FC7</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>0.22</x:t>
-[...2 lines deleted...]
-    <x:t>$852,079.00</x:t>
+    <x:t>0.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$857,642.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VXQVFD5</x:t>
   </x:si>
   <x:si>
     <x:t>20-11-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>$847,066.00</x:t>
+    <x:t>$849,493.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VHGZ0L5</x:t>
   </x:si>
   <x:si>
     <x:t>20-05-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0.19</x:t>
-[...14 lines deleted...]
-    <x:t>$679,864.00</x:t>
+    <x:t>0.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$743,634.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>0.01</x:t>
-[...2 lines deleted...]
-    <x:t>$54,012.00</x:t>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,212.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -616,56 +607,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e26d81f7d64c5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdf6fa515c5834835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdc893652c2f24dd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef1fecf051a41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R72739fc32efb4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R127d0d3da8fa4ae1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I42"/>
+  <x:dimension ref="A1:I41"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -813,1072 +804,1043 @@
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>32</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="E8" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>43</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="G10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>86</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>177</x:v>
-[...6 lines deleted...]
-      <x:c r="B41" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+    </x:row>
+    <x:row r="41" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A41" s="2" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...43 lines deleted...]
-      <x:c r="I42" s="2" t="s">
+      <x:c r="B41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H41" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A42:I42"/>
+    <x:mergeCell ref="A41:I41"/>
   </x:mergeCells>
 </x:worksheet>
 </file>