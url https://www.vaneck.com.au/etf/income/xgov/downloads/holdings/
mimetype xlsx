--- v5 (2026-08-13)
+++ v6 (2026-09-03)
@@ -1,585 +1,606 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b4cf375a88947cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b4bcdcfe8e4ee3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260813" sheetId="1" r:id="R127d0d3da8fa4ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="XGOV_asat_20260902" sheetId="1" r:id="R028ac91299d2454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="332" uniqueCount="180">
-[...1 lines deleted...]
-    <x:t>All Fund Holdings as at 13/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="348" uniqueCount="187">
+  <x:si>
+    <x:t>All Fund Holdings as at 02/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Security name</x:t>
   </x:si>
   <x:si>
     <x:t>CUSIP</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Compositerating^</x:t>
   </x:si>
   <x:si>
     <x:t>% of Fundnet assets</x:t>
   </x:si>
   <x:si>
     <x:t>State</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Australia Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007B2CV78</x:t>
   </x:si>
   <x:si>
     <x:t>3.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-04-2037</x:t>
   </x:si>
   <x:si>
     <x:t>AAA</x:t>
   </x:si>
   <x:si>
-    <x:t>14.36</x:t>
-[...2 lines deleted...]
-    <x:t>$62,200,705.00</x:t>
+    <x:t>11.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,774,863.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W93PSV9</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>10.50</x:t>
-[...2 lines deleted...]
-    <x:t>$45,459,397.00</x:t>
+    <x:t>10.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,376,544.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZQMZ7Y3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-10-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,920,851.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Treasury Corp Of Victoria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01B01ZGQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA  </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,906,309.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LD13F09</x:t>
   </x:si>
   <x:si>
     <x:t>2.750</x:t>
   </x:si>
   <x:si>
     <x:t>21-05-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>8.45</x:t>
-[...35 lines deleted...]
-    <x:t>$35,380,588.00</x:t>
+    <x:t>7.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,627,404.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024CZFTJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21-05-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,693,506.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New South Wales Treasury Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LV9XDT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-02-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AA+ </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,122,747.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B5ZGWL1</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
     <x:t>21-06-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>5.53</x:t>
-[...20 lines deleted...]
-    <x:t>$22,441,570.00</x:t>
+    <x:t>4.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,854,072.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WD0TYW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,559,415.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SP3H9B3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-02-2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,494,270.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KZMZC57</x:t>
   </x:si>
   <x:si>
-    <x:t>5.250</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>15-09-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>4.74</x:t>
-[...29 lines deleted...]
-    <x:t>$15,357,534.00</x:t>
+    <x:t>3.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,979,756.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SD2NMD0</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>3.32</x:t>
-[...2 lines deleted...]
-    <x:t>$14,361,284.00</x:t>
+    <x:t>3.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,477,480.00</x:t>
   </x:si>
   <x:si>
     <x:t>Queensland Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PD8QYY1</x:t>
   </x:si>
   <x:si>
-    <x:t>5.000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>21-07-2037</x:t>
   </x:si>
   <x:si>
-    <x:t>3.31</x:t>
-[...2 lines deleted...]
-    <x:t>$14,344,846.00</x:t>
+    <x:t>2.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,703,550.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J6HP462</x:t>
   </x:si>
   <x:si>
     <x:t>3.500</x:t>
   </x:si>
   <x:si>
-    <x:t>2.72</x:t>
-[...2 lines deleted...]
-    <x:t>$11,762,759.00</x:t>
+    <x:t>1.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,717,466.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XJZM352</x:t>
   </x:si>
   <x:si>
     <x:t>22-02-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>2.11</x:t>
-[...2 lines deleted...]
-    <x:t>$9,121,115.00</x:t>
+    <x:t>1.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,975,010.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021ZKNVC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22-10-2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,847,442.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WJ20K99</x:t>
   </x:si>
   <x:si>
     <x:t>13-08-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>1.52</x:t>
-[...2 lines deleted...]
-    <x:t>$6,573,492.00</x:t>
+    <x:t>1.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,470,233.00</x:t>
   </x:si>
   <x:si>
     <x:t>South Australian Government Financing A</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F5MD1K2</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2038</x:t>
   </x:si>
   <x:si>
-    <x:t>1.45</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>1.44</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,231,095.00</x:t>
+    <x:t>$6,368,382.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00611H156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,249,463.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T22J7Z5</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>16-04-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>1.38</x:t>
-[...2 lines deleted...]
-    <x:t>$5,973,014.00</x:t>
+    <x:t>1.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,147,369.00</x:t>
   </x:si>
   <x:si>
     <x:t>Western Australian Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4YQ9L6</x:t>
   </x:si>
   <x:si>
-    <x:t>1.18</x:t>
-[...2 lines deleted...]
-    <x:t>$5,129,794.00</x:t>
+    <x:t>$5,121,437.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02453SFB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15-09-2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,971,555.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T3Z8WQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,605,652.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VG710X0</x:t>
   </x:si>
   <x:si>
     <x:t>23-07-2041</x:t>
   </x:si>
   <x:si>
-    <x:t>1.00</x:t>
-[...26 lines deleted...]
-    <x:t>$3,431,873.00</x:t>
+    <x:t>0.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,270,265.00</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Territory Treasury Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LCQ9YD3</x:t>
   </x:si>
   <x:si>
-    <x:t>21-05-2038</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>AA-</x:t>
   </x:si>
   <x:si>
-    <x:t>0.75</x:t>
-[...2 lines deleted...]
-    <x:t>$3,262,934.00</x:t>
+    <x:t>0.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,212,523.00</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Capital Territory</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MS5RC48</x:t>
   </x:si>
   <x:si>
     <x:t>23-10-2036</x:t>
   </x:si>
   <x:si>
-    <x:t>0.72</x:t>
-[...2 lines deleted...]
-    <x:t>$3,128,908.00</x:t>
+    <x:t>0.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,084,546.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TJDSJ50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07-05-2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,855,112.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TCNVZP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,747,645.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WMZCX74</x:t>
   </x:si>
   <x:si>
-    <x:t>0.65</x:t>
-[...2 lines deleted...]
-    <x:t>$2,794,194.00</x:t>
+    <x:t>$2,735,666.00</x:t>
   </x:si>
   <x:si>
     <x:t>Tasmanian Public Finance Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZG8CPV3</x:t>
   </x:si>
   <x:si>
     <x:t>16-01-2037</x:t>
   </x:si>
   <x:si>
     <x:t>0.59</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,539,048.00</x:t>
-[...17 lines deleted...]
-    <x:t>$2,490,521.00</x:t>
+    <x:t>$2,599,681.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RR0XTS9</x:t>
   </x:si>
   <x:si>
     <x:t>5.750</x:t>
   </x:si>
   <x:si>
-    <x:t>0.56</x:t>
-[...2 lines deleted...]
-    <x:t>$2,439,317.00</x:t>
+    <x:t>0.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,403,478.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021M09ZW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24-10-2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,209,181.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WZ8Y9P9</x:t>
   </x:si>
   <x:si>
     <x:t>24-05-2040</x:t>
   </x:si>
   <x:si>
-    <x:t>0.42</x:t>
-[...2 lines deleted...]
-    <x:t>$1,823,124.00</x:t>
+    <x:t>0.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,790,768.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00J4Z2FC7</x:t>
   </x:si>
   <x:si>
     <x:t>4.100</x:t>
   </x:si>
   <x:si>
     <x:t>21-11-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0.41</x:t>
-[...14 lines deleted...]
-    <x:t>$1,634,217.00</x:t>
+    <x:t>0.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,724,686.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PDFS8R8</x:t>
   </x:si>
   <x:si>
     <x:t>15-09-2044</x:t>
   </x:si>
   <x:si>
-    <x:t>0.26</x:t>
-[...2 lines deleted...]
-    <x:t>$1,147,300.00</x:t>
+    <x:t>0.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,527,353.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VXQVFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20-11-2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,514.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0203Z2FC7</x:t>
   </x:si>
   <x:si>
-    <x:t>6.000</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>21-04-2039</x:t>
   </x:si>
   <x:si>
-    <x:t>0.20</x:t>
-[...11 lines deleted...]
-    <x:t>$849,493.00</x:t>
+    <x:t>0.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,193.00</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VHGZ0L5</x:t>
   </x:si>
   <x:si>
     <x:t>20-05-2042</x:t>
   </x:si>
   <x:si>
-    <x:t>0.17</x:t>
-[...2 lines deleted...]
-    <x:t>$743,634.00</x:t>
+    <x:t>0.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,780.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...2 lines deleted...]
-    <x:t>$15,212.00</x:t>
+    <x:t>-0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-3,246.00</x:t>
   </x:si>
   <x:si>
     <x:t>Composite Rating. An evenly weighted blend of a security's Moody's, S&amp;P, Fitch, and DBRS ratings. Not Rated indicates that a security is rated by fewer than two of the four rating agencies. This composite is not intended to be a credit opinion.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -607,56 +628,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef1fecf051a41cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R72739fc32efb4804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R127d0d3da8fa4ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re25ac2fac339497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R49f690573b2a4705" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R028ac91299d2454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I41"/>
+  <x:dimension ref="A1:I43"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="19" customWidth="1"/>
     <x:col min="4" max="4" width="12" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="24" customWidth="1"/>
     <x:col min="7" max="7" width="27" customWidth="1"/>
     <x:col min="8" max="8" width="14" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -804,92 +825,92 @@
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>11</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
@@ -897,950 +918,1008 @@
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>11</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="H40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I40" s="1" t="s">
+    </x:row>
+    <x:row r="41" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A41" s="1">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A41" s="2" t="s">
+      <x:c r="D41" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="B41" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I41" s="2" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="42" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A42" s="1">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="B42" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="43" spans="1:9" ht="30" customHeight="1">
+      <x:c r="A43" s="2" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="B43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H43" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I43" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A41:I41"/>
+    <x:mergeCell ref="A43:I43"/>
   </x:mergeCells>
 </x:worksheet>
 </file>